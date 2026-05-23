--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -66,5850 +66,5863 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (164)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (165)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding butyrate fermentation with glucose as a model substrate: Parameter optimization and metagenomic insights</w:t>
+                <w:t xml:space="preserve">Microwave pretreatment and fermentation conditions affect acidogenic fermentation of wheat straw and horse manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxiao Shi</w:t>
+                <w:t xml:space="preserve">Korantin Pipereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shohei Yasuda</w:t>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tuohy</w:t>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongzhong Wang</w:t>
+                <w:t xml:space="preserve">Diana García-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuansheng Hu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 439, pp.133365. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 209, pp.115178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.115178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494107v1</w:t>
+                <w:t xml:space="preserve">hal-05333861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave pretreatment and fermentation conditions affect acidogenic fermentation of wheat straw and horse manure</w:t>
+                <w:t xml:space="preserve">Biohydrogen and short-chain fatty acid production from palm oil mill effluent through temperature-driven microbial selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korantin Pipereau</w:t>
+                <w:t xml:space="preserve">Bidattul Syirat Zainal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohd Eqwan Mohd Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.115178⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.109312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2026.109312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333861v1</w:t>
+                <w:t xml:space="preserve">hal-05589400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pretreatment on endogenous bacterial communities and metabolite yield in sugar beet pulp fermentation: comparative analysis with external inoculum yields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">James A Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108745⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 168, pp.109123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494102v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate biochemical composition does not impact hydrogen consumption rate but metabolite production during batch in-situ biomethanation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Ali Dabestani-Rahmatabad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 93, pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2026.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305867v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen and short-chain fatty acid production from palm oil mill effluent through temperature-driven microbial selection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of pretreatment on endogenous bacterial communities and metabolite yield in sugar beet pulp fermentation: comparative analysis with external inoculum yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Mohamed</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korantin Pipereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana García-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 212, pp.109312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2026.109312⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 207, pp.108745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589400v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-rot fungi as a sustainable pretreatment approach to improve lignocellulosic biomass conversion for biohydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding butyrate fermentation with glucose as a model substrate: Parameter optimization and metagenomic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Carlos Campos-Flores</w:t>
+                <w:t xml:space="preserve">Shohei Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Iván Suárez-Vázquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Maria Tuohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arquímedes Cruz-López</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhongzhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuansheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2026.109040⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 439, pp.133365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524123v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial adaptation to H2 improves the conversion of volatile fatty acids to methane during in situ biomethanation even in CO2-depleted conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">White-rot fungi as a sustainable pretreatment approach to improve lignocellulosic biomass conversion for biohydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Carlos Campos-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Iván Suárez-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arquímedes Cruz-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132494⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 210, pp.109040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2026.109040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035423v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of carbon-based materials enhance in situ biomethanation performances under organic overload</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of intermittent electrical stimulation on continuous electro-anaerobic digestion from wastewater: performance and multi-omics insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zbair</w:t>
+                <w:t xml:space="preserve">Chao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Aemig</w:t>
+                <w:t xml:space="preserve">Ao Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Dong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingmiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.114869⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.124319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.124319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062253v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Exogenous Inoculation on Dark Fermentation of Food Waste Priorly Stored in Lactic Acid Fermentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial Conversion of Glycerol Into 1,3‐Propanediol by Fermentation: Review of Fundamentals and Operational Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez‐bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/recycling10010011⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.e70265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.70265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04993830v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of intermittent electrical stimulation on continuous electro-anaerobic digestion from wastewater: performance and multi-omics insights</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Li</w:t>
+                <w:t xml:space="preserve">Margot Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingmiao Zhang</w:t>
+                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.124319⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253936v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Conversion of Glycerol Into 1,3‐Propanediol by Fermentation: Review of Fundamentals and Operational Strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly selective acetate production from wine lees through acidogenic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Wang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alice Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.70265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.123532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05494094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of mono- and disaccharide fermentation in an anaerobic fixed-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela T. Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M.F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 243, pp.122534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.122534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128550v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective acetate production from wine lees through acidogenic fermentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial adaptation to H2 improves the conversion of volatile fatty acids to methane during in situ biomethanation even in CO2-depleted conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123532⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 429, pp.132494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865550v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of mono- and disaccharide fermentation in an anaerobic fixed-bed reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Physicochemical properties of carbon-based materials enhance in situ biomethanation performances under organic overload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M.F. Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W.K. Moreira</w:t>
+                <w:t xml:space="preserve">M. Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.122534⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.114869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.114869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939715v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted pretreatment and inoculation strategies for horse manure fermentation: Impact on metabolites and microbial community composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of Exogenous Inoculation on Dark Fermentation of Food Waste Priorly Stored in Lactic Acid Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqwan Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Hasmady Abu Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125894⟩</w:t>
+              <w:t xml:space="preserve">Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/recycling10010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199144v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and non-thermal effects of microwave pretreatment on horse dung microbial communities used as inoculum for acidogenic fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Targeted pretreatment and inoculation strategies for horse manure fermentation: Impact on metabolites and microbial community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korantin Pipereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana García-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 427, pp.132407. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.125894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045247v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of operating conditions on food waste fermentation to enhance VFA production and propionic acid selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and non-thermal effects of microwave pretreatment on horse dung microbial communities used as inoculum for acidogenic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korantin Pipereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bourgeois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104324⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 427, pp.132407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05254027v1</w:t>
+                <w:t xml:space="preserve">hal-05045247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a two-stage anaerobic digestion on digestates: Organic matter quality and microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of operating conditions on food waste fermentation to enhance VFA production and propionic acid selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sabine Taussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125590⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.104324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199145v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on waste mixing for enhanced fermentative hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of a two-stage anaerobic digestion on digestates: Organic matter quality and microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Perat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.125590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677913v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved organic matter biodegradation through pulsed H2 injections during in situ biomethanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on waste mixing for enhanced fermentative hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Perat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mahieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Juge</w:t>
+                <w:t xml:space="preserve">Mathilde Jégoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131101⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.1326-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2024.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677859v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Organic Loading Rate on Hydrogen Consumption Rates during In Situ Biomethanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved organic matter biodegradation through pulsed H2 injections during in situ biomethanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.2490. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 407, pp.131101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17112490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622584v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Digestate-Derived Biochar into the Anaerobic Digestion Process through Circular Economic and Environmental Approaches—A Review</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Organic Loading Rate on Hydrogen Consumption Rates during In Situ Biomethanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zbair</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17143527⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.2490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17112490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766853v1</w:t>
+                <w:t xml:space="preserve">hal-04622584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Proceedings of ABBS-international conference on biohydrogen and bioprocesses 2022 (ABBS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ao Xia</w:t>
+                <w:t xml:space="preserve">Integration of Digestate-Derived Biochar into the Anaerobic Digestion Process through Circular Economic and Environmental Approaches—A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Herrmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Méghane Drané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1390377⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (14), pp.3527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17143527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04569659v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal community composition as key driver of H2 consumption rates at the start-up of the biomethanation process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Juge</w:t>
+                <w:t xml:space="preserve">Editorial: Proceedings of ABBS-international conference on biohydrogen and bioprocesses 2022 (ABBS 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissara Reungsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau-Loke Show</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172922⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1390377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1390377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613957v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fumarate on interspecies electron transfer and the metabolic shift induced in Clostridium pasteurianum by Geobacter sulfurreducens</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archaeal community composition as key driver of H2 consumption rates at the start-up of the biomethanation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxae122⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 931, pp.172922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614157v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling lactic acid fermentation of food waste at various concentrations as storage strategy with dark fermentation for biohydrogen production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of fumarate on interspecies electron transfer and the metabolic shift induced in Clostridium pasteurianum by Geobacter sulfurreducens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (5), pp.lxae122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxae122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749065v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic route and bacterial community changes induced by inactivation of indigenous bacteria in dark fermentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coupling lactic acid fermentation of food waste at various concentrations as storage strategy with dark fermentation for biohydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqwan Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Hasmady Abu Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89, pp.1176 - 1184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.429⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 88, pp.358-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830031v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass acid pretreatment impacts on metabolic routes and bacterial composition of dark fermentation process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review of autotrophic denitrification for groundwater remediation: A special focus on bioelectrochemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ortega-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.03.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.111552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.111552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664700v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of autotrophic denitrification for groundwater remediation: A special focus on bioelectrochemical reactors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic route and bacterial community changes induced by inactivation of indigenous bacteria in dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Oyarzún</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.111552⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.1176 - 1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524916v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of wine lees and waste activated sludge into caproate and heptanoate: Thermodynamic and microbiological insights</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biomass acid pretreatment impacts on metabolic routes and bacterial composition of dark fermentation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04664594v1</w:t>
+                <w:t xml:space="preserve">hal-04664700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic cultivation of microalgae-bacteria consortia enhances dark fermentation effluent treatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conversion of wine lees and waste activated sludge into caproate and heptanoate: Thermodynamic and microbiological insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 414, pp.131616. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131616⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 408, pp.131126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736148v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential dark fermentation and microbial electrolysis cells for hydrogen production: Volatile fatty acids influence and energy considerations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mixotrophic cultivation of microalgae-bacteria consortia enhances dark fermentation effluent treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 374, pp.128803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128803⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 414, pp.131616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072086v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark fermentation and microalgae cultivation coupled systems: Outlook and challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential dark fermentation and microbial electrolysis cells for hydrogen production: Volatile fatty acids influence and energy considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161136⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 374, pp.128803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04007434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Assessment of Hydrogen and Methane Production from 1G and 2G Sugarcane Processing Wastes Using One-Stage and Two-Stage Anaerobic Digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark fermentation and microalgae cultivation coupled systems: Outlook and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirthankar Mukherjee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16134919⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 865, pp.161136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175046v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic loading rate and effluent recirculation on biogas production of desulfated skim latex serum using up-flow anaerobic sludge blanket reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical Assessment of Hydrogen and Methane Production from 1G and 2G Sugarcane Processing Wastes Using One-Stage and Two-Stage Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirthankar Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Raketh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rattana Jariyaboon</w:t>
+                <w:t xml:space="preserve">Prasad Kaparaju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116886⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (13), pp.4919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16134919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03957215v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic acid fermentation of food waste as storage method prior to biohydrogen production: effect of storage temperature on biohydrogen potential and microbial communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+                <w:t xml:space="preserve">Effect of organic loading rate and effluent recirculation on biogas production of desulfated skim latex serum using up-flow anaerobic sludge blanket reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Raketh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawit Kongjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurta Samahae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afifi Akhiar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rattana Jariyaboon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128985⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.116886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179818v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation efficiencies and economic feasibility of single-stage and two-stage anaerobic digestion of desulfated Skim Latex Serum (SLS) by using rubber wood ash</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prawit Kongjan</w:t>
+                <w:t xml:space="preserve">Lactic acid fermentation of food waste as storage method prior to biohydrogen production: effect of storage temperature on biohydrogen potential and microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqwan Roslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifi Akhiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaliyah Sani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamas Cheirsilp</w:t>
+                <w:t xml:space="preserve">Abd Halim Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2022.04.043⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 378, pp.128985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709094v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populational and metabolic shifts induced by acetate, butyrate and lactate in dark fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Céline Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trably Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (66), pp.28385-28398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.06.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic acid production from food waste using a microbial consortium: Focus on key parameters for process upscaling and fermentation residues valorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradation efficiencies and economic feasibility of single-stage and two-stage anaerobic digestion of desulfated Skim Latex Serum (SLS) by using rubber wood ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Raketh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawit Kongjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaliyah Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Chenebault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamas Cheirsilp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127230⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.721-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2022.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747349v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microbial community redundance in biomethanation systems lead to faster recovery of methane production rates after starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Choubert</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 804, pp.150073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325254v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community redundance in biomethanation systems lead to faster recovery of methane production rates after starvation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lactic acid production from food waste using a microbial consortium: Focus on key parameters for process upscaling and fermentation residues valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Chenebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150073⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.127230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406897v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae screening for heterotrophic and mixotrophic growth on butyrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lacroux</w:t>
+                <w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jouannais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102843⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.1267-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778414v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Thickness of Medium on Solid-State Anaerobic Digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microalgae screening for heterotrophic and mixotrophic growth on butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouannais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Cazier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anais Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (6), pp.2871-2880. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-01698-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2022.102843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578766v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying Clostridium pasteurianum’s metabolic shift when grown with Geobacter sulfurreducens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (2), pp.865-876. </w:t>
@@ -5941,12586 +5954,12569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Fermentative Hydrogen Production from Food Waste in Continuous Reactor after Butyric Acid Treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Role of the Thickness of Medium on Solid-State Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15114048⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.2871-2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-01698-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709121v1</w:t>
+                <w:t xml:space="preserve">hal-03578766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sustainable bioconversion concept of date by-products (Phoenix dactylifera L.) to biohydrogen, biogas and date-syrup</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhanced Fermentative Hydrogen Production from Food Waste in Continuous Reactor after Butyric Acid Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Céline Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.09.203⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.4048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15114048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994309v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microbial inoculum storage on dark fermentative H2 production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">New sustainable bioconversion concept of date by-products (Phoenix dactylifera L.) to biohydrogen, biogas and date-syrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Yahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dauptain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schneider</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Imen Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124234⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.09.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967975v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic Growth of Chlorella sorokiniana on Acetate and Butyrate: Interplay Between Substrate, C:N Ratio and pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lacroux</w:t>
+                <w:t xml:space="preserve">Impact of microbial inoculum storage on dark fermentative H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Seira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">P. Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 319, pp.124234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.703614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319189v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on key design and operational parameters to optimize and develop hydrothermal liquefaction of biomass for biorefinery applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixotrophic Growth of Chlorella sorokiniana on Acetate and Butyrate: Interplay Between Substrate, C:N Ratio and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jordan Seira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0GC04092D⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.703614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160159v1</w:t>
+                <w:t xml:space="preserve">hal-03319189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose electro-fermentation with mixed cultures: A key role of the Clostridiaceae family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+                <w:t xml:space="preserve">A review on key design and operational parameters to optimize and develop hydrothermal liquefaction of biomass for biorefinery applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fuentes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.042⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.1404-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0GC04092D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02981468v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate removal using rubber wood ash to enhance biogas production from sulfate-rich wastewater generated from a concentrated latex factory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Glucose electro-fermentation with mixed cultures: A key role of the Clostridiaceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Etchebehere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2021.108084⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.1694-1704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319199v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust operation through effluent recycling for hydrogen production from the organic fraction of municipal solid waste</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sulfate removal using rubber wood ash to enhance biogas production from sulfate-rich wastewater generated from a concentrated latex factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Raketh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rattana Jariyaboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawit Kongjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissara Reungsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124196⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.108084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2021.108084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102599v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic growth of microalgae on volatile fatty acids is determined by their undissociated form</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Robust operation through effluent recycling for hydrogen production from the organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47, pp.101870. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 319, pp.124196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2020.101870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.124196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901805v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogas sequestration from the headspace of a fermentative system enhances hydrogen production rate and yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixotrophic growth of microalgae on volatile fatty acids is determined by their undissociated form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antônio Djalma Nunes Ferraz Júnior</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.064⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.101870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2020.101870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555177v1</w:t>
+                <w:t xml:space="preserve">hal-02901805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing thermophilic dark fermentative hydrogen production at high glucose concentrations via bioaugmentation with Thermotoga neapolitana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogas sequestration from the headspace of a fermentative system enhances hydrogen production rate and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio Djalma Nunes Ferraz Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onyinye Okonkwo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aino-Maija Lakaniemi</w:t>
+                <w:t xml:space="preserve">Marcelo Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 45 (35), pp.17241-17249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.04.231⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 45 (19), pp.11011-11023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635486v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the variability of hydrogen production in mixed culture through bioaugmentation with exogenous pure strains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Formic acid pretreatment for enhanced production of bioenergy and biochemicals from organic solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.11.116⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.105455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531498v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized protocol for determination of biohydrogen potential</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of indigenous bacteria in dark fermentation of organic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dauptain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2019.11.027⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 313, pp.123665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921485v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formic acid pretreatment for enhanced production of bioenergy and biochemicals from organic solid waste</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biomethanation processes: new insights on the effect of a high H 2 partial pressure on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Paillet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.105455⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-020-01776-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947342v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of indigenous bacteria in dark fermentation of organic substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhancing thermophilic dark fermentative hydrogen production at high glucose concentrations via bioaugmentation with Thermotoga neapolitana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyinye Okonkwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino-Maija Lakaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123665⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (35), pp.17241-17249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.04.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878142v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomethanation processes: new insights on the effect of a high H 2 partial pressure on microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mitigating the variability of hydrogen production in mixed culture through bioaugmentation with exogenous pure strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-020-01776-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.2617-2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.11.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919228v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the microbial inoculum source on pre-treatment efficiency for fermentative H2 production from glycerol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+                <w:t xml:space="preserve">Standardized protocol for determination of biohydrogen potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Buitron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Moreno-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Cecilia Tapia-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabrol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.11.113⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.100754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2019.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531470v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of the microbial inoculum source on pre-treatment efficiency for fermentative H2 production from glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jeison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (3), pp.1597-1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.11.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02534986v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation enhances dark fermentative hydrogen production in cultures exposed to short-term temperature fluctuations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Mangayil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (1), pp.439-449. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-019-10203-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623127v1</w:t>
+                <w:t xml:space="preserve">hal-02534986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Inoculum Origin Influence the Performance of Ex-Situ Biological Hydrogen Methanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioaugmentation enhances dark fermentative hydrogen production in cultures exposed to short-term temperature fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyinye Okonkwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Figeac</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rahul Mangayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino-Maija Lakaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (23), pp.5665. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.439-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25235665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-019-10203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102368v1</w:t>
+                <w:t xml:space="preserve">hal-02623127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition by the ionic strength of hydrogen production from the organic fraction of municipal solid waste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature and Inoculum Origin Influence the Performance of Ex-Situ Biological Hydrogen Methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Noémie Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (10), pp.5854-5863. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (23), pp.5665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25235665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531708v1</w:t>
+                <w:t xml:space="preserve">hal-03102368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-ideal bio-physical-chemical effects on high-solids anaerobic digestion of the organic fraction of municipal solid waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition by the ionic strength of hydrogen production from the organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Pastor-Poquet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 238, pp.408-419. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (10), pp.5854-5863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623438v1</w:t>
+                <w:t xml:space="preserve">hal-02531708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of short-term temperature fluctuations on biohydrogen production and resilience of thermophilic microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Modelling non-ideal bio-physical-chemical effects on high-solids anaerobic digestion of the organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Pastor-Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. M. Lakaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.01.256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.408-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623475v1</w:t>
+                <w:t xml:space="preserve">hal-02623438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized biohydrogen potential protocol: An international round robin test approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
+                <w:t xml:space="preserve">Enhancement of mass transfer conditions to increase the productivity and efficiency of dark fermentation in continuous reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aída Tapia-Rodríguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
+                <w:t xml:space="preserve">H. O. Méndez-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (48), pp.26237-26247. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.115648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623601v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation (vol 20, pg 3159, 2018)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Bakonyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zitka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9gc90027f⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 278, pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628221v1</w:t>
+                <w:t xml:space="preserve">hal-02623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of hydrolysis inhibition at high hydrogen partial pressure in dry anaerobic digestion processes fed with wheat straw and inoculated with anaerobic granular sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Semi-continuous mono-digestion of OFMSW and Co-digestion of OFMSW with beech sawdust: Assessment of the maximum operational total solid content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Pastor-Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka Rintala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.01.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.1293-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625415v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of mass transfer conditions to increase the productivity and efficiency of dark fermentation in continuous reactors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High-solids anaerobic digestion requires a trade-off between total solids, inoculum-to-substrate ratio and ammonia inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Pastor-Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rintala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (11), pp.7011-7024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-019-02264-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.115648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627486v1</w:t>
+                <w:t xml:space="preserve">hal-02961893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Improvement of biohydrogen production from glycerol in micro-oxidative environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tapia-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (33), pp.17802-17812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.05.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623479v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-continuous mono-digestion of OFMSW and Co-digestion of OFMSW with beech sawdust: Assessment of the maximum operational total solid content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation (vol 20, pg 3159, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.2148-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9gc90027f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623440v1</w:t>
+                <w:t xml:space="preserve">hal-02628221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-solids anaerobic digestion requires a trade-off between total solids, inoculum-to-substrate ratio and ammonia inhibition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reversibility of hydrolysis inhibition at high hydrogen partial pressure in dry anaerobic digestion processes fed with wheat straw and inoculated with anaerobic granular sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (11), pp.7011-7024. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.498-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-019-02264-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961893v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of biohydrogen production from glycerol in micro-oxidative environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Paillet</w:t>
+                <w:t xml:space="preserve">Impacts of short-term temperature fluctuations on biohydrogen production and resilience of thermophilic microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyinye Okonkwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Marone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">R. Mangayil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tapia-Venegas</w:t>
+                <w:t xml:space="preserve">A. M. Lakaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (33), pp.17802-17812. </w:t>
+              <w:t xml:space="preserve">, 2019, 44 (16), pp.8028-8037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.05.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.01.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623263v1</w:t>
+                <w:t xml:space="preserve">hal-02623475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">A standardized biohydrogen potential protocol: An international round robin test approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacome Prompsy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Aída Tapia-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Buitron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Moreno-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (48), pp.26237-26247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154400v1</w:t>
+                <w:t xml:space="preserve">hal-02623601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydraulic retention time influences the abundance of Enterobacter, Clostridium and Lactobacillus during the hydrogen production from food waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacome Prompsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. G. Santiago</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.13191⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (1), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623262v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose electro-fermentation as main driver for efficient H2-producing bacteria selection in mixed cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hydraulic retention time influences the abundance of Enterobacter, Clostridium and Lactobacillus during the hydrogen production from food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buitron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">I. Moreno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (4), pp.2230-2238. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.138-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lam.13191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627487v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing practical identifiability during calibration and cross-validation of a structured model for high-solids anaerobic digestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucose electro-fermentation as main driver for efficient H2-producing bacteria selection in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.2230-2238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623443v1</w:t>
+                <w:t xml:space="preserve">hal-02627487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessing practical identifiability during calibration and cross-validation of a structured model for high-solids anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Pastor-Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627560v1</w:t>
+                <w:t xml:space="preserve">hal-02623443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental biorefinery: state-of-the-art on the production of hydrogen and value-added biomolecules in mixed-culture fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (14), pp.3159-3179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8gc00572a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the actual anode area that contributes to the current density produced by electroactive biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Marion Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.200⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.423-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626318v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biohydrogen production at pH below 3.0: Is it possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. T. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. N. Ferraz-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128, pp.350-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621022v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of total solids content on biohydrogen production and lactic acid accumulation during dark fermentation of organic waste biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biohydrogen production from Food Waste: Current Status, Limitations, and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeo-Myeong Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo-Kwon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seong-Won Im</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piet N.L. Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 248, pp.180-186. </w:t>
+              <w:t xml:space="preserve">, 2018, 248, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.07.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03847148v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous biohydrogen production from a food industry waste: Influence of operational parameters and microbial community analysis</w:t>
+                <w:t xml:space="preserve">Co-ensiling as a new technique for long-term storage of agro-industrial waste with low sugar content prior to anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alexandropoulou</w:t>
+                <w:t xml:space="preserve">Marie-Lou Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.078⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.147-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623402v1</w:t>
+                <w:t xml:space="preserve">hal-02624481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial anodic consortia fed with fermentable substrates in microbial electrolysis cells: Significance of microbial structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High-solids anaerobic digestion model for homogenized reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Pastor Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.501-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626236v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen production at pH below 3.0: Is it possible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous biohydrogen production from a food industry waste: Influence of operational parameters and microbial community analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alexandropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. T. Mota</w:t>
+                <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D. N. Ferraz-Júnior</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Zaiat</w:t>
+                <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.10.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.1054-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623805v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen production from Food Waste: Current Status, Limitations, and Future Perspectives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial anodic consortia fed with fermentable substrates in microbial electrolysis cells: Significance of microbial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.107⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02628592v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-ensiling as a new technique for long-term storage of agro-industrial waste with low sugar content prior to anaerobic digestion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the actual anode area that contributes to the current density produced by electroactive biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.10.024⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624481v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-solids anaerobic digestion model for homogenized reactors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.06.016⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 248, pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625164v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+                <w:t xml:space="preserve">Effect of total solids content on biohydrogen production and lactic acid accumulation during dark fermentation of organic waste biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anish Ghimire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Frunzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pirozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Piet N.L. Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t>
+              <w:t xml:space="preserve">, 2018, 248, pp.180-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626349v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-production of hydrogen and methane from the organic fraction of municipal solid waste in a pilot scale dark fermenter and methanogenic biofilm reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha M. Yeshanew</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Piet N. L. Lens</w:t>
+                <w:t xml:space="preserve">Diane Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00041⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619976v1</w:t>
+                <w:t xml:space="preserve">hal-02626349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment of food waste for methane and hydrogen recovery: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-production of hydrogen and methane from the organic fraction of municipal solid waste in a pilot scale dark fermenter and methanogenic biofilm reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha M. Yeshanew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Frunzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. P. Karthikeyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. W. C. Wong</w:t>
+                <w:t xml:space="preserve">Piet N. L. Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.105⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626205v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen metabolic patterns driven by Clostridium-Streptococcus community shifts in a continuous stirred tank reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pretreatment of food waste for methane and hydrogen recovery: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. P. Karthikeyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mehariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Palomo-Briones</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. O. Méndez-Acosta</w:t>
+                <w:t xml:space="preserve">J. W. C. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-8737-7⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 249, pp.1025-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625208v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review on two-stage integrative schemes for the valorization of dark fermentative effluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen metabolic patterns driven by Clostridium-Streptococcus community shifts in a continuous stirred tank reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Palomo-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periyasamy Sivagurunathan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abudukeremu Kadier</w:t>
+                <w:t xml:space="preserve">N. E. López-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. O. Méndez-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07388551.2017.1416578⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (5), pp.2465-2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-8737-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629225v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology of fermentative hydrogen producing bioprocesses: useful insights for driving the ecosystem function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonella Marone</w:t>
+                <w:t xml:space="preserve">A comprehensive review on two-stage integrative schemes for the valorization of dark fermentative effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periyasamy Sivagurunathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrasekhar Kuppam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ackmez Mudhoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh D. Saratale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Tapia Venegas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Ruiz-Filippi</w:t>
+                <w:t xml:space="preserve">Abudukeremu Kadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuw043⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.868-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07388551.2017.1416578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595278v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydraulic retention time (HRT) and pH on dark fermentative hydrogen production from glycerol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial ecology of fermentative hydrogen producing bioprocesses: useful insights for driving the ecosystem function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Tapia Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Silva-Illanes</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Ruiz-Filippi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.09.073⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (2), pp.158-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuw043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627449v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-fermentation triggering population selection in mixed-culture glycerol fermentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12747⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.470-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606131v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of polycyclic aromatic hydrocarbons: Using microbial bioelectrochemical systems to overcome an impasse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coupling dark fermentation and microbial electrolysis to enhance bio-hydrogen production from agro-industrial wastewaters and by-products in a bio-refinery framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga R. Ayala-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.048⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.1609-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.09.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602792v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cooperative growth of Geobacter sulfurreducens and Clostridium pasteurianum with subsequent metabolic shift in glycerol fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.44334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621998v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling dark fermentation and microbial electrolysis to enhance bio-hydrogen production from agro-industrial wastewaters and by-products in a bio-refinery framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Marone</w:t>
+                <w:t xml:space="preserve">Impact of hydraulic retention time (HRT) and pH on dark fermentative hydrogen production from glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silva-Illanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Tapia-Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga R. Ayala-Campos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">M. Cristina Schiappacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ruiz-Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (3), pp.1609-1621. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.358-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.09.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605057v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative growth of Geobacter sulfurreducens and Clostridium pasteurianum with subsequent metabolic shift in glycerol fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Electro-fermentation triggering population selection in mixed-culture glycerol fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44334⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602752v1</w:t>
+                <w:t xml:space="preserve">hal-01606131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hydrothermal pretreatment of various lignocellulosic biomass with CO 2 catalyst for enhanced methane and hydrogen production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+                <w:t xml:space="preserve">Biodegradation of polycyclic aromatic hydrocarbons: Using microbial bioelectrochemical systems to overcome an impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kronenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Monlau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.068⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231, Part 1, pp.509-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01604979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry anaerobic digestion of food waste and cardboard at different substrate loads, solid contents and co-digestion proportions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of hydrothermal pretreatment of various lignocellulosic biomass with CO 2 catalyst for enhanced methane and hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Capson Tojo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Ivet Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Kaparaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 233, pp.166-175. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.32-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.02.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605449v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High hydrogen production rate in a submerged membrane anaerobic bioreactor</w:t>
+                <w:t xml:space="preserve">Dry anaerobic digestion of food waste and cardboard at different substrate loads, solid contents and co-digestion proportions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Noblecourt</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gabriel Capson Tojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.08.037⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 233, pp.166-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.02.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657830v1</w:t>
+                <w:t xml:space="preserve">hal-01605449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing extracellular electron transfer mediated parasitism: energetic considerations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High hydrogen production rate in a submerged membrane anaerobic bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Noblecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07593-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (39), pp.24656 - 24666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602758v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark-fermentative biohydrogen pathways and microbial networks in continuous stirred tank reactors: Novel insights on their control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Revealing extracellular electron transfer mediated parasitism: energetic considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 198, pp.77-87. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.7766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07593-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608465v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High robustness of a simplified microbial consortium producing hydrogen in long term operation of a biofilm fermentative reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dark-fermentative biohydrogen pathways and microbial networks in continuous stirred tank reactors: Novel insights on their control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Palomo-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Razo-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elías Razo-Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.11.131⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198, pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637569v1</w:t>
+                <w:t xml:space="preserve">hal-01608465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional microbial electron transfer: switching an acetate oxidizing biofilm to nitrate reducing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcís Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vilajeliu-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Bañeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.352-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-fermentation: How to drive fermentation using electrochemical systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High robustness of a simplified microbial consortium producing hydrogen in long term operation of a biofilm fermentative reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrillo-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Razo-Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (11), pp.856-865. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (4), pp.2367-2376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2016.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.11.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637461v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of operational parameters on dark fermentative hydrogen production from biodegradable complex waste biomass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentialities of dark fermentation effluent as substrates for microalgae growth: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Sposito</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Violette Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.01.044⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.1843-1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635261v1</w:t>
+                <w:t xml:space="preserve">hal-01608537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of dark fermentation effluent as substrates for microalgae growth: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of hydrogen production from biogas reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Helias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.03.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (14), pp.6064-6075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01608537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of hydrogen production from biogas reforming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electro-fermentation: How to drive fermentation using electrochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Belen Toledo Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Helias</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (14), pp.6064-6075. </w:t>
+              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (11), pp.856-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02641532v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in microbial ecology: building predictive understanding of community function and dynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of operational parameters on dark fermentative hydrogen production from biodegradable complex waste biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anish Ghimire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Widder</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carsten Wiuf</w:t>
+                <w:t xml:space="preserve">Fabio Sposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Frunzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.45⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512087v1</w:t>
+                <w:t xml:space="preserve">hal-02635261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectrochemical treatment of table olive brine processing wastewater for biogas production and phenolic compounds removal.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+                <w:t xml:space="preserve">Challenges in microbial ecology: building predictive understanding of community function and dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Widder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind J Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Carsten Wiuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637536v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent 1,3-propanediol production from glycerol in mixed culture fermentation over a wide range of pH</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioelectrochemical treatment of table olive brine processing wastewater for biogas production and phenolic compounds removal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0447-8⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.316-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509040v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type of carbohydrates specifically selects microbial community structures and fermentation patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consistent 1,3-propanediol production from glycerol in mixed culture fermentation over a wide range of pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 221, pp.541-549. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.09.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0447-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638621v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use molecular biology tools for the study of the anaerobic digestion process?</w:t>
+                <w:t xml:space="preserve">The type of carbohydrates specifically selects microbial community structures and fermentation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cabezas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-015-9380-8⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221, pp.541-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.09.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635684v1</w:t>
+                <w:t xml:space="preserve">hal-02638621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fermentative metabolites for heterotrophic microalgae growth: Yields and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 175, pp.342-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.10.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biohydrogen production from food waste by coupling semi-continuous dark-photofermentation and residue post-treatment to anaerobic digestion: A synergy for energy recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anish Ghimire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Frunzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (46), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.09.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of acidogenic sludge to increasing glycerol concentrations for biohydrogen production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estela Tapia-Venegas</w:t>
+                <w:t xml:space="preserve">How to use molecular biology tools for the study of the anaerobic digestion process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Calabria de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Callejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cabrol</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6832-6⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.1-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-015-9380-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637362v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen production by dark fermentation: scaling-up and technologies integration for a sustainable system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of Chlorella sorokiniana on a mixture of volatile fatty acids: The effects of light and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-015-9383-5⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 198, pp.852 - 860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637754v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Chlorella sorokiniana on a mixture of volatile fatty acids: The effects of light and temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Raw dark fermentation effluent to support heterotrophic microalgae growth: microalgae successfully outcompete bacteria for acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.119 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921730v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw dark fermentation effluent to support heterotrophic microalgae growth: microalgae successfully outcompete bacteria for acetate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Specific and efficient electrochemical selection of Geoalkalibacter subterraneus and Desulfuromonas acetoxidans in high current-producing biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Steyer</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.119 - 125. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (Pt A), pp.221-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2015.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921255v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and efficient electrochemical selection of Geoalkalibacter subterraneus and Desulfuromonas acetoxidans in high current-producing biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of acidogenic sludge to increasing glycerol concentrations for biohydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Tapia-Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pierra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L. Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brandhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (Pt A), pp.221-225. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (19), pp.8295 - 8308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630636v1</w:t>
+                <w:t xml:space="preserve">hal-02637362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial characterization of anode-respiring bacteria within biofilms developed from cultures previously enriched in dissimilatory metal-reducing bacteria</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biohydrogen production by dark fermentation: scaling-up and technologies integration for a sustainable system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Tapia-Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Esteban Ramirez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silva-Illanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Belen Toledo Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.761-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-015-9383-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631087v1</w:t>
+                <w:t xml:space="preserve">hal-02637754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term continuous production of H2 in a microbial electrolysis cell (MEC) treating saline wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Microbial characterization of anode-respiring bacteria within biofilms developed from cultures previously enriched in dissimilatory metal-reducing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.041⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 195, pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167881v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass hydrolysis inhibition at high hydrogen partial pressure in solid-state anaerobic digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Long-term continuous production of H2 in a microbial electrolysis cell (MEC) treating saline wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.04.055⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149953v2</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on dark fermentative biohydrogen production from organic biomass: Process parameters and use of by-products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biomass hydrolysis inhibition at high hydrogen partial pressure in solid-state anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.04.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.01.045⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01164829v1</w:t>
+                <w:t xml:space="preserve">hal-01149953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline pretreatment to enhance one-stage CH4 and two-stage H2/CH4 production from sunflower stalks: Mass, energy and economical balances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A review on dark fermentative biohydrogen production from organic biomass: Process parameters and use of by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anish Ghimire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Frunzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pirozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.73-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.01.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.08.108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165743v1</w:t>
+                <w:t xml:space="preserve">hal-01164829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional stress induces exchange of cell material and energetic coupling between bacterial species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alkaline pretreatment to enhance one-stage CH4 and two-stage H2/CH4 production from sunflower stalks: Mass, energy and economical balances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Kaparaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7283⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 260, pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159245v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional stress induces exchange of cell material and energetic coupling between bacterial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luz Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 166, pp.610-615. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6283), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640079v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating microalgae production with anaerobic digestion: a biorefinery approach</w:t>
+                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Uggetti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbb.1469⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166, pp.610-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639931v1</w:t>
+                <w:t xml:space="preserve">hal-02640079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do furanic and phenolic compounds of lignocellulosic and algae biomass hydrolyzate inhibit anaerobic mixed cultures? A comprehensive review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Monlau</w:t>
+                <w:t xml:space="preserve">Integrating microalgae production with anaerobic digestion: a biorefinery approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Uggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sambusiti</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.516-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.1469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809612v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentative hydrogen production under moderate halophilic conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Do furanic and phenolic compounds of lignocellulosic and algae biomass hydrolyzate inhibit anaerobic mixed cultures? A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.035⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.934 - 951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02639420v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and explicative models of fermentative hydrogen production from solid organic waste: Role of butyrate and lactate pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fermentative hydrogen production under moderate halophilic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39 (14), pp.7476-7485. </w:t>
+              <w:t xml:space="preserve">, 2014, 39 (14), pp.7508-7517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638844v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Predictive and explicative models of fermentative hydrogen production from solid organic waste: Role of butyrate and lactate pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (14), pp.7476-7485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647473v1</w:t>
+                <w:t xml:space="preserve">hal-02638844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (3), pp.260 - 322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Two-Stage Alkaline-Enzymatic Pretreatments To Enhance Biohydrogen Production from Sunflower Stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (1), 164 - 9 p. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (21), pp.12591 - 12599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es402863v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650996v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-dominant bacteria as keystone species in microbial communities producing bio-hydrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (12), pp.4975 - 4985. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), 164 - 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649108v1</w:t>
+                <w:t xml:space="preserve">hal-02650996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific inhibition of biohydrogen-producing Clostridium sp after dilute-acid pretreatment of sunflower stalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (28), pp.12273 - 12282. </w:t>
@@ -18552,838 +18548,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-dominant bacteria as keystone species in microbial communities producing bio-hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133, pp.256-262. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (12), pp.4975 - 4985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651563v1</w:t>
+                <w:t xml:space="preserve">hal-02649108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density via direct electron transfer by the halophilic anode respiring bacterium Geoalkalibacter subterraneus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp54045f⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.256-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131065v1</w:t>
+                <w:t xml:space="preserve">hal-02651563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique microbienne pour la production de biohydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High current density via direct electron transfer by the halophilic anode respiring bacterium Geoalkalibacter subterraneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carmona Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/b0b3-dy98⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (45), pp.19699 - 19707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp54045f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641895v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Models of Biohydrogen and Biomethane Production Based on the Compositional and Structural Features of Lignocellulosic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Monlau</w:t>
+                <w:t xml:space="preserve">Ingénierie écologique microbienne pour la production de biohydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">S. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (21), pp.12217 - 12225. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es303132t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/b0b3-dy98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646678v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of enzyme addition on fermentative hydrogen production from wheat straw</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Models of Biohydrogen and Biomethane Production Based on the Compositional and Structural Features of Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fourage</w:t>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.083⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (21), pp.12217 - 12225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es303132t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809613v1</w:t>
+                <w:t xml:space="preserve">hal-02646678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+                <w:t xml:space="preserve">Effect of enzyme addition on fermentative hydrogen production from wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.3150 - 3159. </w:t>
+              <w:t xml:space="preserve">, 2012, 37 (14), pp.10639 - 10647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809614v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative CO2 pretreatment for enhancing biohydrogen production from the organic fraction of municipal solid waste (OFMSW)</w:t>
               </w:r>
@@ -19408,64 +19392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (19), pp.14062-14071. </w:t>
@@ -19509,523 +19493,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Removal of Trace Organic Contaminants in Sewage Sludge: 15 Years of Experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Braun</w:t>
+                <w:t xml:space="preserve">Inhibition of fermentative hydrogen production by lignocellulose-derived compounds in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1002-0160(12)60035-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.3150 - 3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015845v1</w:t>
+                <w:t xml:space="preserve">hal-01809614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solids content drives high solid anaerobic digestion via mass transfer limitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic Removal of Trace Organic Contaminants in Sewage Sludge: 15 Years of Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Delgadillo-Mirquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abbassi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+                <w:t xml:space="preserve">Florence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.01.174⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 22 (4), pp. 508-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1002-0160(12)60035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02647596v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional versus phylogenetic fingerprint analyses for monitoring hydrogen-producing bacterial populations in dark fermentation cultures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Total solids content drives high solid anaerobic digestion via mass transfer limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.12.100⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.55 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.01.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01809618v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in hydrogenase genetic diversity and proteomic patterns in mixed culture dark fermentation of mono-, di- and tri-saccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Guidici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (18), pp.11654-11665. </w:t>
@@ -20069,1347 +20057,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a functional CE-SSCP fingerprinting method based on [Fe–Fe]-hydrogenase genes for monitoring hydrogen-producing Clostridium in mixed cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
+                <w:t xml:space="preserve">Functional versus phylogenetic fingerprint analyses for monitoring hydrogen-producing bacterial populations in dark fermentation cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (24), pp.13158 - 13167. </w:t>
+              <w:t xml:space="preserve">, 2011, 36 (6), pp.3870 - 3879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.07.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809619v1</w:t>
+                <w:t xml:space="preserve">hal-01809618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from agricultural waste by dark fermentation: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development and application of a functional CE-SSCP fingerprinting method based on [Fe–Fe]-hydrogenase genes for monitoring hydrogen-producing Clostridium in mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (19), pp.10660-10673. </w:t>
+              <w:t xml:space="preserve">, 2010, 35 (24), pp.13158 - 13167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668793v1</w:t>
+                <w:t xml:space="preserve">hal-01809619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strict anaerobic extreme thermophilic hydrogen-producing culture enriched from digested household waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production from agricultural waste by dark fermentation: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irini Angelidaki</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04071.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (19), pp.10660-10673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664912v1</w:t>
+                <w:t xml:space="preserve">hal-02668793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post-digestion temperature on serial CSTR biogas reactor performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A strict anaerobic extreme thermophilic hydrogen-producing culture enriched from digested household waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitar Karakashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Kotay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Angelidaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (3), pp.669-676. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (3), pp.1041-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04071.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667651v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial dynamics in anaerobic enrichment cultures degrading di-n-butyl phthalic acid ester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of post-digestion temperature on serial CSTR biogas reactor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanokwan Boe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitar Karakashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jens E. Schmidt</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Angelidaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00570.x⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (3), pp.669-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668691v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of low PAH-contaminated sewage sludge in aerobic bioreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial dynamics in anaerobic enrichment cultures degrading di-n-butyl phthalic acid ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Batstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens E. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1065/espr2005.06.263⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (2), pp.472-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00570.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663608v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe recycling of sewage sludge on agricultural land-biowaste</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Successful treatment of low PAH-contaminated sewage sludge in aerobic bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1205/psep.05168⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (3), pp.170-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1065/espr2005.06.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665590v1</w:t>
+                <w:t xml:space="preserve">hal-02663608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetate oxidation Is the dominant methanogenic pathway from acetate in the absence of Methanosaetaceae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitar Karakashev</w:t>
+                <w:t xml:space="preserve">Safe recycling of sewage sludge on agricultural land-biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ejbye Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Angelidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien J. Batstone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Damien John Batstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (7), pp.5138-5141. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (B4), pp.253-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00489-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1205/psep.05168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666051v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anaerobic and aerobic processes on PolyChloroBiphenyl removal in contamined sewage sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acetate oxidation Is the dominant methanogenic pathway from acetate in the absence of Methanosaetaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitar Karakashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien J. Batstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Angelidaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10532-005-1920-4⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (7), pp.5138-5141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00489-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660240v1</w:t>
+                <w:t xml:space="preserve">hal-02666051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical tools for the optimization of a highly reproducible method for the analysis of polycyclic aromatic hydrocarbons in sludge samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of anaerobic and aerobic processes on PolyChloroBiphenyl removal in contamined sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10532-005-1920-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671639v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statistical tools for the optimization of a highly reproducible method for the analysis of polycyclic aromatic hydrocarbons in sludge samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (13), pp.995-1008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhancement of polycyclic aromatic hydrocarbons removal during anaerobic treatment of urban sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (1), pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId632"/>
+      <w:footerReference w:type="default" r:id="rId635"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21556,51 +21686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Shi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Yasuda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tuohy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuansheng Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korantin Pipereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garc&#237;a-Bernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.115178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108745" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidattul Syirat Zainal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Eqwan Mohd Roslan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carrere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Campos-Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iv&#225;n Su&#225;rez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arqu&#237;medes Cruz-L&#243;pez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132494" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.114869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Hasmady Abu Hassan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Xia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Feng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingmiao Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez&#8208;bernal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.70265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T. Couto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.F. Lima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Moreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122534" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125894" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125590" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J&#233;goux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.06.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Juge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani Rahmatabad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112490" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17143527" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Herrmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissara Reungsang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Loke Show" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1390377" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172922" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830031v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.429" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ortega-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Campos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111552" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131126" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llamas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131616" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128803" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Avila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161136" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mukherjee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kaparaju" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16134919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Raketh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prawit Kongjan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurta Samahae" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattana Jariyaboon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116886" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifi Akhiar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Halim Shamsuddin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128985" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliyah Sani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamas Cheirsilp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.04.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;line Noguer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trably Eric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.06.163" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chenebault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Percheron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127230" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406897v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atteia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bonnafous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102843" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cazier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01698-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15114048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02994309v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Yahmed" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lajnef" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.203" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967975v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124234" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703614" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alper Basar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC04092D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuentes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Etchebehere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.042" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319199v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108084" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barrau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124196" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101870" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Djalma Nunes Ferraz J&#250;nior" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Zaiat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.064" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyinye Okonkwo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino-Maija Lakaniemi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.04.231" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531498v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.11.116" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrillo-Reyes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Buitron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moreno-Andrade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cecilia Tapia-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Palomo-Briones" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.11.027" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cesaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Conte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.105455" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123665" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919228v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01776-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531470v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.11.113" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mangayil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10203-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Figeac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235665" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531708v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pastor-Poquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.03.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623475v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangayil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lakaniemi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.01.256" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da Tapia-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.124" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc90027f" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Celis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. O. M&#233;ndez-Acosta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.115648" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623440v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Rintala" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rintala" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-019-02264-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tapia-Venegas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.05.082" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623262v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Santiago" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buitron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno-Andrade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13191" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627487v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.091" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114932" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626151v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00572a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626318v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carmona Martinez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.200" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Ghimire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pirozzi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.062" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623402v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandropoulou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.078" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626236v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.05.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Mota" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. N. Ferraz-J&#250;nior" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.060" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628592v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo-Myeong Yun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Kwon Lee" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Won Im" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.107" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624481v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Hillion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Leblanc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.10.024" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625164v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pastor Poquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.016" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619976v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M. Yeshanew" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N. L. Lens" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00041" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626205v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Karthikeyan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehariya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. C. Wong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.105" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625208v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palomo-Briones" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8737-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periyasamy Sivagurunathan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Kuppam" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ackmez Mudhoo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Saratale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abudukeremu Kadier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2017.1416578" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Tapia Venegas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ruiz-Filippi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuw043" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627449v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silva-Illanes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Tapia-Venegas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Schiappacasse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.073" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606131v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12747" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602792v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kronenberg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.048" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605057v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga R. Ayala-Campos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.166" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602752v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44334" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604979v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Ferrer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.068" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson Tojo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.02.126" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657830v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noblecourt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.037" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608465v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Razo-Flores" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.051" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637569v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.11.131" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640915v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narc&#237;s Pous" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vilajeliu-Pons" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fiset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ba&#241;eras" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.035" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637461v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo Alarcon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2016.04.009" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635261v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sposito" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.044" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608537v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Turon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.03.018" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641532v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hajjaji" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martinez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.03.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637536v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.008" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509040v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0447-8" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638621v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.09.084" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635684v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cabezas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Calabria de Araujo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Callejas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9380-8" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165732v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.114" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636630v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Valentino" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.09.117" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637362v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brandhoff" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6832-6" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637754v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Ramirez-Morales" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9383-5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921730v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.10.001" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921255v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fayet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.08.011" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630636v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pierra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.02.003" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631087v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.010" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167881v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.041" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149953v2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.055" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164829v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.01.045" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165743v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.108" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159245v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz C&#225;rdenas" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7283" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639931v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Uggetti" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1469" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809612v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambusiti" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2014.04.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639420v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.035" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638844v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.079" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650967v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.018" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131065v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54045f" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646678v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303132t" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809613v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourage" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.083" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQFBWBZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00731267v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.111" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNML0DT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015845v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Delgadillo-Mirquez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(12)60035-6" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647596v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.174" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809618v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.12.100" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCF8MK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677381v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guidici-Orticoni" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.010" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX28CGSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809619v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.07.076" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ16DMLK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668793v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.03.008" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F69CKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664912v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Karakashev" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kotay" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Angelidaki" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04071.x" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667651v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Boe" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.11.037" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6CDVK1P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668691v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Christensen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Schmidt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00570.x" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663608v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/espr2005.06.263" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Q1F8PC6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665590v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ejbye Schmidt" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien John Batstone" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05168" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666051v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Batstone" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00489-06" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660240v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-005-1920-4" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671639v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669619v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korantin Pipereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garc&#237;a-Bernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.115178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidattul Syirat Zainal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Eqwan Mohd Roslan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohamed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carrere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani-Rahmatabad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2026.04.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Yasuda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tuohy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuansheng Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carlos Campos-Flores" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iv&#225;n Su&#225;rez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arqu&#237;medes Cruz-L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Xia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Feng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingmiao Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez&#8208;bernal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.70265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123532" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T. Couto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.F. Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Moreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122534" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132494" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zbair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.114869" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Hasmady Abu Hassan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132407" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourgeois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J&#233;goux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.06.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Juge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani Rahmatabad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112490" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17143527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Herrmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissara Reungsang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Loke Show" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1390377" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172922" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ortega-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Campos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111552" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.429" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llamas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131616" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128803" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Avila" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161136" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mukherjee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kaparaju" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16134919" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Raketh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prawit Kongjan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurta Samahae" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattana Jariyaboon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116886" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifi Akhiar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Halim Shamsuddin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128985" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;line Noguer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trably Eric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.06.163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliyah Sani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamas Cheirsilp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.04.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150073" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chenebault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Percheron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127230" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atteia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bonnafous" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102843" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cazier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01698-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15114048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02994309v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Yahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lajnef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967975v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124234" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703614" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alper Basar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC04092D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981468v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuentes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Etchebehere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319199v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2021.108084" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102599v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barrau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124196" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101870" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Djalma Nunes Ferraz J&#250;nior" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Zaiat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.064" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cesaro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Conte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.105455" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123665" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919228v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01776-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyinye Okonkwo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino-Maija Lakaniemi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.04.231" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.11.116" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrillo-Reyes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Buitron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moreno-Andrade" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cecilia Tapia-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Palomo-Briones" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.11.027" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531470v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.11.113" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623127v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mangayil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10203-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102368v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Figeac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235665" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531708v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623438v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pastor-Poquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.03.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Celis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. O. M&#233;ndez-Acosta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.115648" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623440v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Rintala" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961893v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rintala" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-019-02264-z" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623263v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tapia-Venegas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.05.082" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628221v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc90027f" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625415v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623475v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangayil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lakaniemi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.01.256" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da Tapia-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.124" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Santiago" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buitron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno-Andrade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13191" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.091" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623443v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114932" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626151v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00572a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623805v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Mota" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. N. Ferraz-J&#250;nior" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.060" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628592v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo-Myeong Yun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Kwon Lee" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Won Im" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.107" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624481v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Hillion" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Leblanc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.10.024" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625164v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pastor Poquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.016" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623402v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandropoulou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.078" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626236v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.05.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626318v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carmona Martinez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.200" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847148v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Ghimire" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pirozzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.062" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha M. Yeshanew" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N. L. Lens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00041" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626205v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Karthikeyan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mehariya" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. C. Wong" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.105" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625208v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palomo-Briones" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8737-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629225v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periyasamy Sivagurunathan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Kuppam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ackmez Mudhoo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Saratale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abudukeremu Kadier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2017.1416578" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595278v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Tapia Venegas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ruiz-Filippi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuw043" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605057v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga R. Ayala-Campos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.09.166" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602752v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44334" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627449v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silva-Illanes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Tapia-Venegas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Schiappacasse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.073" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606131v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12747" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602792v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kronenberg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.048" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604979v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Ferrer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.068" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605449v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson Tojo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.02.126" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657830v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noblecourt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.037" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608465v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Razo-Flores" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.051" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640915v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narc&#237;s Pous" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vilajeliu-Pons" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fiset" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ba&#241;eras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.035" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637569v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.11.131" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608537v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Turon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.03.018" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641532v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hajjaji" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martinez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.03.006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637461v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo Alarcon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2016.04.009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635261v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sposito" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.044" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637536v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.008" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509040v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0447-8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638621v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.09.084" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165732v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.114" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636630v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Valentino" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.09.117" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635684v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cabezas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Calabria de Araujo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Callejas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9380-8" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921730v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.10.001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921255v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fayet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouilland" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.08.011" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630636v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pierra" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.02.003" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637362v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrol" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brandhoff" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6832-6" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637754v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Ramirez-Morales" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9383-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631087v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.010" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167881v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.041" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149953v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.055" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164829v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.01.045" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165743v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.108" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159245v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz C&#225;rdenas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7283" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639931v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Uggetti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1469" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809612v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambusiti" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2014.04.007" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639420v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.035" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638844v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.079" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647473v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402863v" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650967v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.07.018" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131065v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54045f" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646678v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303132t" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809613v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourage" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.083" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQFBWBZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00731267v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.111" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNML0DT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809614v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.11.033" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93KNP5Z0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015845v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Delgadillo-Mirquez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(12)60035-6" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647596v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.174" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677381v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guidici-Orticoni" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.06.010" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX28CGSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809618v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.12.100" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXCF8MK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809619v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.07.076" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ16DMLK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668793v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.03.008" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F69CKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664912v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Karakashev" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kotay" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Angelidaki" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04071.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667651v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Boe" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.11.037" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6CDVK1P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668691v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Christensen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Schmidt" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00570.x" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663608v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/espr2005.06.263" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Q1F8PC6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665590v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ejbye Schmidt" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien John Batstone" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05168" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666051v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Batstone" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00489-06" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660240v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-005-1920-4" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671639v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669619v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>