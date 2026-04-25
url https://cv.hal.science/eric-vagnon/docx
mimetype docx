--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -72,4468 +72,4563 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Characterization of Deformable Interfaces for More Easily Removable Power Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dielectric cooling of a medium-voltage power module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Huesgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAPS France, Mar 2025, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid insulation electrical endurance assessment under square voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Djan Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEIDP-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Conference on Electrical Insulation and Dielectric Phenomena, Sep 2025, Manchester (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation Électrique d'un Packaging Modulaire 3D Assemblé par Pression et Incluant des Mousses Métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal-Air-FR4 Electrical Field Management with Embedded Electrical Field Plates for PCB Embedded Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Integrated Power Electronics Systems (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Dusseldorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stray Inductance of a Modular Switching Cell Designed for Easier Disassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Botter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Bouzerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIPS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Dusseldorf, Germany. pp.333-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Fe 3 O 4 and Al 2 O 3 Nanoparticles on AC Breakdown Voltage and Partial Discharge Activity of Synthetic and Natural Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the Printed Circuit Board Geometrical Design on the AC Breakdown and Partial Discharge Activity in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, New Jersey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Advanced Integrated Cooling Solution for High Voltage and Power Density Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Huesgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Ettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Therminic 2023 - 29th International Workshop Thermal Investigations on ICs and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Budapest, Hungary. à paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC60375.2023.10325867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AC Dielectric Strength and Partial Discharge Activity in Naturel Ester and Naturel Ester-Based Fullerene Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE 22nd International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Worcester, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL59152.2023.10209333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Fe 3 O 4 and Al 2 O 3 Nanoparticles on Creeping Discharges Propagating Over Solid-Natural Ester FR3 Interface Under Lightning Impulse Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Fullerene Nanoparticles on the Electrostatic Charging Tendency of Natural Ester FR3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE 22nd International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Worcester, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL59152.2023.10209318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing voltage rating of standard power modules for harsh environment applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Power Conversion Intelligent Motion conference (PCIM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30420/565822083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Partial Discharges in the Dielectric Liquid using Electro-Optic Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somya Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, CO, United States. pp.206-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP55452.2022.9985328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Partial Discharge Phenomenon in AC and Fast-rising Square Voltage Using Optical Detection Technique in Needle-Plane Configuration With Pressboard in Mineral Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somya Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE 21st International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sevilla, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL49583.2022.9830959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AC Breakdown Voltage and Partial Discharge Activity in Synthetic Ester and Synthetic Ester-Based Zirconia Nanofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE 21st International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE TDEI, May 2022, Sevilla, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL49583.2022.9830968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a test package for high voltage SiC diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Partial Discharge Activity in Synthetic Ester and Synthetic Ester- Based Fullerene Nanofluid Under AC 50 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somya Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE TDEI, Jun 2022, Knoxville, United States. pp.102-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EIC51169.2022.9833211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Packaging with Direct Dielectric Liquid Cooling for High Voltage Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Huesgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zeitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study of the reduction and removal of turn-on snubber for IGCT based MMC submodule using fast silicon diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the European Power Electronics conference (EPE ECCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TAPIR (compacT and modulAr Power modules with IntegRated cooling) Technology: Goals and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendpanga-Fadel Bikinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Mezrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D-PEIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Osaka, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3D-PEIM49630.2021.9497263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical and optical partial discharge assessment of dielectric barriers in mineral oil and synthetic ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somya Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Denver, United States. pp.602-605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EIC49891.2021.9612267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical and Electrical Partial Discharge Measurement with A1N Dielectric Barrier in Mineral Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Agri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, East Rutherford, France. pp.243-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP49254.2020.9437536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Different Insulating Liquids for PCB Embedded Power Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Agri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, East Rutherford, France. pp.227-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP49254.2020.9437524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insulating Liquids, an Alternative to Silicone Gel for Power Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Agri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.299-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EIC43217.2019.9046577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Defonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Study of a Liquid Metal Heat Spreader for Power Semiconductor Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tawk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Msaed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE2012, IEEE Energy Conversion Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Raleigh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Series connection of IGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp 2238 à 2244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur EPF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical Characterization of a Pressed Contact Between a Power Chip and a Metal Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al Batta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2MTC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study and Realization of a Low Force 3D Press-Pack Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 1048-1054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux matériaux et contraintes d’isolation pour la montée en tension des dispositifs d’électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université Claude Bernard Lyon 1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05289745v1</w:t>
-              </w:r>
-[...3528 lines deleted...]
-                <w:t xml:space="preserve">hal-00292635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of MgO Nanoparticles on the AC Breakdown Voltage, Partial Discharge Activity, and Electrostatic Charging Tendency of Natural Ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Jaroszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (3), pp.1350-1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2024.3374244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Zirconia Nanoparticles on the AC Breakdown Voltage of Mineral Oil, Synthetic, and Natural Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (2), pp.731-737. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2024.3364108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Plate Integration for Mitigating Partial Discharge Activity in PCB-Embedded Power Electronic Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (9), pp.2035. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17092035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Conducting and Semiconducting Nanoparticles on the AC Breakdown Voltage and Electrostatic Charging Tendency of Synthetic Ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Khelifa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (4), pp.1414-1421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2023.3261825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fullerene and Graphene Nanoparticles on the AC Dielectric Strength of Natural Ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (4), pp.1995. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16041995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Detection of Partial Discharges Under Fast Rising Square Voltages in Dielectric Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somya Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.89758-89768. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3200748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Conducting, Semi-Conducting and Insulating Nanoparticles on AC Breakdown Voltage and Partial Discharge Activity of Synthetic Ester: A Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Khelifa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.2105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12122105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4592,100 +4687,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,307 +4802,307 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internanationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.617-633. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.617-633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bus-Bar-Like Power Module Based on Three-Dimensional Power-Chip-on-Chip Hybrid Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2057401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Busbar Like Power Module Based on 3D Power Chip on Chip Hybrid Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5017,156 +5112,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-scale characterization of lightning strikes: acoustical and electrical measurements synchronized with optical visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.045009, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0001656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5176,100 +5271,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions innovantes pour le packaging de convertisseurs statiques polyphasés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00494431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5279,258 +5374,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Busbar Like Power Module Based On 3D Chip On Chip Hybrid Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de faisabilité d'un module de puissance 3D de type presspack pour des applications de faible et moyenne puissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5677,51 +5772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05289745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Huesgen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Djan Balde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruyere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Ferber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruy&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Botter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Bouzerd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beroual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Ettinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325867" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL59152.2023.10209333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL59152.2023.10209318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830959" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khelifa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP55452.2022.9985328" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC51169.2022.9833211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeitler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Fadel Bikinga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3D-PEIM49630.2021.9497263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Agri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437524" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC43217.2019.9046577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benaissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defonseca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tawk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Msaed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Skotnicki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jaroszewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3374244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3364108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3261825" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3200748" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00494431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;pratte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruyere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Huesgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Djan Balde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Ferber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruy&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Botter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Bouzerd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beroual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Ettinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325867" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL59152.2023.10209333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL59152.2023.10209318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP55452.2022.9985328" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830959" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khelifa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894223" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC51169.2022.9833211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeitler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Fadel Bikinga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3D-PEIM49630.2021.9497263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Agri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437524" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC43217.2019.9046577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benaissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defonseca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tawk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Msaed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05289745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Skotnicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jaroszewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3374244" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3364108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3261825" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3200748" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00494431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;pratte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>