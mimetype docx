--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1416,923 +1416,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing voltage rating of standard power modules for harsh environment applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Reynes</w:t>
+                <w:t xml:space="preserve">Assessment of Partial Discharge Phenomenon in AC and Fast-rising Square Voltage Using Optical Detection Technique in Needle-Plane Configuration With Pressboard in Mineral Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somya Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Power Conversion Intelligent Motion conference (PCIM) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30420/565822083⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 21st International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sevilla, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL49583.2022.9830959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760089v1</w:t>
+                <w:t xml:space="preserve">hal-03803771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Partial Discharges in the Dielectric Liquid using Electro-Optic Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somya Anand</w:t>
+                <w:t xml:space="preserve">AC Breakdown Voltage and Partial Discharge Activity in Synthetic Ester and Synthetic Ester-Based Zirconia Nanofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP55452.2022.9985328⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 21st International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE TDEI, May 2022, Sevilla, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL49583.2022.9830968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080766v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Partial Discharge Phenomenon in AC and Fast-rising Square Voltage Using Optical Detection Technique in Needle-Plane Configuration With Pressboard in Mineral Oil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somya Anand</w:t>
+                <w:t xml:space="preserve">Design of a test package for high voltage SiC diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 21st International Conference on Dielectric Liquids (ICDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDL49583.2022.9830959⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803771v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Breakdown Voltage and Partial Discharge Activity in Synthetic Ester and Synthetic Ester-Based Zirconia Nanofluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Khelifa</w:t>
+                <w:t xml:space="preserve">Enhancing voltage rating of standard power modules for harsh environment applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 21st International Conference on Dielectric Liquids (ICDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDL49583.2022.9830968⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Power Conversion Intelligent Motion conference (PCIM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30420/565822083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047638v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a test package for high voltage SiC diodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Evidence of Partial Discharges in the Dielectric Liquid using Electro-Optic Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somya Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">2022 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, CO, United States. pp.206-209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP55452.2022.9985328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772006v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Partial Discharge Activity in Synthetic Ester and Synthetic Ester- Based Fullerene Nanofluid Under AC 50 Hz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
+                <w:t xml:space="preserve">A Novel Packaging with Direct Dielectric Liquid Cooling for High Voltage Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Huesgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zeitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Electrical Insulation Conference (EIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EIC51169.2022.9833211⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047631v1</w:t>
+                <w:t xml:space="preserve">hal-03772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Packaging with Direct Dielectric Liquid Cooling for High Voltage Power Electronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Comparison of Partial Discharge Activity in Synthetic Ester and Synthetic Ester- Based Fullerene Nanofluid Under AC 50 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somya Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">2022 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE TDEI, Jun 2022, Knoxville, United States. pp.102-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EIC51169.2022.9833211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772005v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the reduction and removal of turn-on snubber for IGCT based MMC submodule using fast silicon diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical partial discharge assessment of dielectric barriers in mineral oil and synthetic ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somya Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (2), pp.731-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4169,64 +4169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Conducting and Semiconducting Nanoparticles on the AC Breakdown Voltage and Electrostatic Charging Tendency of Synthetic Ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4273,77 +4273,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fullerene and Graphene Nanoparticles on the AC Dielectric Strength of Natural Ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (4), pp.1995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4377,51 +4377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Detection of Partial Discharges Under Fast Rising Square Voltages in Dielectric Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somya Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,64 +4494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Conducting, Semi-Conducting and Insulating Nanoparticles on AC Breakdown Voltage and Partial Discharge Activity of Synthetic Ester: A Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5772,51 +5772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruyere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Huesgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Djan Balde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Ferber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruy&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Botter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Bouzerd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beroual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Ettinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325867" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL59152.2023.10209333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL59152.2023.10209318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP55452.2022.9985328" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830959" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khelifa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894223" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC51169.2022.9833211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeitler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Fadel Bikinga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3D-PEIM49630.2021.9497263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Agri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437524" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC43217.2019.9046577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benaissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defonseca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tawk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Msaed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05289745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Skotnicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jaroszewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3374244" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3364108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3261825" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3200748" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00494431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;pratte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruyere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Huesgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Djan Balde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Ferber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bruy&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Botter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Bouzerd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beroual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Ettinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325867" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL59152.2023.10209333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL59152.2023.10209318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830959" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khelifa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP55452.2022.9985328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeitler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC51169.2022.9833211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Fadel Bikinga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3D-PEIM49630.2021.9497263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Agri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437524" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC43217.2019.9046577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benaissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defonseca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tawk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Msaed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05289745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Skotnicki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jaroszewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3374244" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2024.3364108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3261825" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3200748" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00494431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;pratte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>