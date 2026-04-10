--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -3345,173 +3345,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1424 - Les navires de Calicut se détournent d'Aden au profit de Djedda</w:t>
+                <w:t xml:space="preserve">Des grâces que Dieu m'a prodiguées&amp;quot; de Jalal al-Din al-Suyuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Boucheron (dir.), Julien Loiseau, Pierre Monnet et Yann Potin (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, p. 325-328, 2009</w:t>
+              <w:t xml:space="preserve">, Fayard, p. 488-493, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563567v1</w:t>
+                <w:t xml:space="preserve">hal-00563566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des grâces que Dieu m'a prodiguées&amp;quot; de Jalal al-Din al-Suyuti</w:t>
+                <w:t xml:space="preserve">1424 - Les navires de Calicut se détournent d'Aden au profit de Djedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Boucheron (dir.), Julien Loiseau, Pierre Monnet et Yann Potin (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, p. 488-493, 2009</w:t>
+              <w:t xml:space="preserve">, Fayard, p. 325-328, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563566v1</w:t>
+                <w:t xml:space="preserve">hal-00563567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1515 - Les Portugais s'établissent à Hormuz</w:t>
               </w:r>
@@ -3738,204 +3738,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fortifications of Banbhore (Sindh, Pakistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al-Shoky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Annual Meeting of European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02481394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Panique à La Mecque. Écrire la fitna au temps des chérifs hasanides (début IXe/XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nanterre, France. p. 215-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994150v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02481394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mūsā b. al-Ḥasan al-Mawṣilī et la correspondance des sultans rasūlides du Yémen. Genèse d'un ordre épistolaire</w:t>
               </w:r>
@@ -4375,51 +4375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hardy-Guilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cefas/92?lang=en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Boisliveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boudier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.ds1.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00776057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00287406v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00287407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Renterghem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00692344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00431251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Shoky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MOM-EB.5.100969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00638712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00274001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hardy-Guilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cefas/92?lang=en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Boisliveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boudier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.ds1.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00776057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00287406v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00287407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Renterghem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00692344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00431251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Shoky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MOM-EB.5.100969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00638712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00274001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>