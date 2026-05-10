--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -1323,286 +1323,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01298618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le point sur &amp;quot;Gouverner en Islam entre le Xe siècle et le XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 427, pp.191-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'âge d'or du hajj yéménite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qantara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00993292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de la question d’agrégation « Gouverner en Islam entre le Xe siècle et le XVe siècle (Iraq jusqu’en 1258, Syrie, Hijaz, Yémen, Égypte, Maghreb et al-Andalus) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (427), pp.191-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01574277v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01823861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Périple au miroir des sources arabes médiévales. Le cas des produits du commerce</w:t>
               </w:r>
@@ -1858,579 +1858,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Damien Coulon, Barcelone et le grand commerce d'Orient au Moyen Âge. Un siècle de relations avec l'Egypte et la Syrie-Palestine (ca. 1330-ca. 1430), Madrid/Barcelone, Casa de Velazquez/Institut Europeu de la Mediterrania, 2004.</w:t>
+                <w:t xml:space="preserve">Compte-rendu d'Adam J. Silverstein, Postal System in the Pre-Modern Islamic Word, Cambridge, Cambridge University Press, 2007.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 63 (2), p. 473-475</w:t>
+              <w:t xml:space="preserve">, 2008, 63 (4), pp.898-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322341v1</w:t>
+                <w:t xml:space="preserve">hal-00322335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Dominique Valérian, Bougie. Port maghrébin, 1067-1510, Rome, Ecole française de Rome, 2006.</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Dejanirah Couto, Jean-Louis Bacqué-Grammont et Mahmoud Taleghani (ed.), Atlas historique du golfe Persique (XVIe-XVIIIe siècles), Turnhout, Brepols, 2006.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (4), p. 909-910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Damien Coulon, Barcelone et le grand commerce d'Orient au Moyen Âge. Un siècle de relations avec l'Egypte et la Syrie-Palestine (ca. 1330-ca. 1430), Madrid/Barcelone, Casa de Velazquez/Institut Europeu de la Mediterrania, 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (2), p. 473-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Dominique Valérian, Bougie. Port maghrébin, 1067-1510, Rome, Ecole française de Rome, 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (4), pp.906-907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et le palmier. Identités provinciales et construction de l'Etat sous le sultanat rasûlide (VIIe-IXe/XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 121-122, pp.53-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Dejanirah Couto, Jean-Louis Bacqué-Grammont et Mahmoud Taleghani (ed.), Atlas historique du golfe Persique (XVIe-XVIIIe siècles), Turnhout, Brepols, 2006.</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire et analyser les archives du sultanat rasūlide – Le cas de Nūr al-ma'ārif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63 (4), p. 909-910</w:t>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, p. 63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édition et l'étude des manuscrits dans les revues académiques yéménites (2001-2006). Notes bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques du Manuscrit Yéménite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, http://cy.revues.org/document1257.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sultans rasûlides du Yémen, protecteurs des communautés musulmanes de l'Inde (VIIe-VIIIe/XIIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41, pp.149-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289579v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01094266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historiographie rasûlide (Yémen, XIIIe-XVe siècle)</w:t>
               </w:r>
@@ -2580,173 +2580,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die Arabische Halbinsel, der Jemen (und Ostafrika). Islamische Durchdringung und der Aufstieg der Küstengebiete (800-1250)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Kaplony. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichte der Arabischen Welt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. H. Beck, pp.166-191, 2024, 978-3-406-82244-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Islam a-t-il (ré)inventé la carte du monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bilardello; Anne Troadec; Elise Voguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Islam dans les mondialisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les conférences de l'IISMM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789734v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04789735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomatic networks of Rasulid Yemen in Egypt (seventh-eighth/thirteenth-fourteenth centuries)</w:t>
               </w:r>
@@ -3345,319 +3345,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edité et annoté par Mounir Arbach et Muhammad Jâzim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-fâsil bayn al-haqq wa-l-bâtil fî mafâkhir Abnâ' Qahtân wa-l-Yaman / Les Mérites véritables de Qahtân et du Yémen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français d'archéologie et de sciences sociales de Sanaa, p. I-IV, 2009, La Bibliothèque Yéménite, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des grâces que Dieu m'a prodiguées&amp;quot; de Jalal al-Din al-Suyuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Boucheron (dir.), Julien Loiseau, Pierre Monnet et Yann Potin (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, p. 488-493, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1424 - Les navires de Calicut se détournent d'Aden au profit de Djedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Boucheron (dir.), Julien Loiseau, Pierre Monnet et Yann Potin (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, p. 325-328, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1515 - Les Portugais s'établissent à Hormuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Boucheron (dir.), Julien Loiseau, Pierre Monnet et Yann Potin (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, p. 436-439, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563569v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00431251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yemeni \textquoteleftOceanic Policy' at the end of the 13th century</w:t>
               </w:r>
@@ -3738,204 +3738,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Panique à La Mecque. Écrire la fitna au temps des chérifs hasanides (début IXe/XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désordres créateurs. L'invention politique à la faveur des troubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nanterre, France. p. 215-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fortifications of Banbhore (Sindh, Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al-Shoky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of European Association of Archaeologists (EAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02481394v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00994150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mūsā b. al-Ḥasan al-Mawṣilī et la correspondance des sultans rasūlides du Yémen. Genèse d'un ordre épistolaire</w:t>
               </w:r>
@@ -4375,51 +4375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hardy-Guilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cefas/92?lang=en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Boisliveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boudier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.ds1.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00776057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00287406v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00287407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Renterghem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00692344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00431251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Shoky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MOM-EB.5.100969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00638712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00274001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hardy-Guilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cefas/92?lang=en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Boisliveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boudier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.ds1.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00776057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00322338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00287406v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00287407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Renterghem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00692344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00431251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00563569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pradines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Shoky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00912304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MOM-EB.5.100969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00638712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00274001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00289581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>