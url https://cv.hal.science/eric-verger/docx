--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,814 +342,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the indices based on the EAT-Lancet recommendations measure adherence to healthy and sustainable diets? A comparison of measurement performance in adults from a French national survey</w:t>
+                <w:t xml:space="preserve">Are European diets healthy and sustainable? Evidence from nine countries using the planetary health diet framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín R Miranda</w:t>
+                <w:t xml:space="preserve">Agustin R Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Joseph M M Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Sofia Romagosa Vilarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anant Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.104565⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (3), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-026-03929-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937178v2</w:t>
+                <w:t xml:space="preserve">hal-05542861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignoring the impact of fermentation could result in substantial misestimation of folate and cobalamin adequacy: a simulation study on injera consumption in the Ethiopian context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aynadis Tamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henok Ashagrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (4), pp.104581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.104581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary diversity is differentially associated with diet quality across food groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do the indices based on the EAT-Lancet recommendations measure adherence to healthy and sustainable diets? A comparison of measurement performance in adults from a French national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carpentier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Agustín R Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03747-1⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.104565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252144v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Reproducibility, and Validity of a Semiquantitative Food Frequency Questionnaire for Use among the Adult Population in Reunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dietary diversity is differentially associated with diet quality across food groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Verger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Tarnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), pp.107571. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (5), 236 [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.107571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03747-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342047v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Sustainable and Healthy Diets in Large-Scale Surveys: Validity and Applicability of a Dietary Index Based on a Brief Food Group Propensity Questionnaire Representing the EAT-Lancet Planetary Health Diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, Reproducibility, and Validity of a Semiquantitative Food Frequency Questionnaire for Use among the Adult Population in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Murante</w:t>
+                <w:t xml:space="preserve">Sarah Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Manca</w:t>
+                <w:t xml:space="preserve">Noah Nourly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Consalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anant Jani</w:t>
+                <w:t xml:space="preserve">Magali Tarnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.06.018⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.107571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.107571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184615v1</w:t>
+                <w:t xml:space="preserve">hal-05342047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Sustainable and Healthy Diets in Large-Scale Surveys: Validity and Applicability of a Dietary Index Based on a Brief Food Group Propensity Questionnaire Representing the EAT-Lancet Planetary Health Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Murante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Consalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric O Verger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
+                <w:t xml:space="preserve">Anant Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322954v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t>
               </w:r>
@@ -1358,4859 +1354,4993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multidimensional and within-food group diversity for diet quality and long-term health in high-income countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dang Bahya-Batinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles T Hanley-Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advnut.2024.100278⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692145v1</w:t>
+                <w:t xml:space="preserve">hal-04322954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an occurrence-based healthy dietary diversity (ORCHID) score easy to operationalize in dietary prevention interventions in older adults: a French study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Prat</w:t>
+                <w:t xml:space="preserve">Exploring multidimensional and within-food group diversity for diet quality and long-term health in high-income countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114523002520⟩</w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (9), pp.100278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advnut.2024.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316164v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic approaches to assess the sustainability of food systems in low- and middle-income countries: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of an occurrence-based healthy dietary diversity (ORCHID) score easy to operationalize in dietary prevention interventions in older adults: a French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fourat</w:t>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Cué Rio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000117⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131 (6), pp.1053-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114523002520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04662942v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing food consumed away from home in low-and middle-income countries by developing specific modules for household surveys: Experimental evidence from Vietnam and Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holistic approaches to assess the sustainability of food systems in low- and middle-income countries: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Miriam Cué Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pelloquin</w:t>
+                <w:t xml:space="preserve">Maria J Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Maître D’hôtel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nga Hoang Thu</w:t>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0314786⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04815728v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing food consumed away from home in low-and middle-income countries by developing specific modules for household surveys: Experimental evidence from Vietnam and Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
+                <w:t xml:space="preserve">Elodie Maître D’hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mai Truong Tuyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Hoang Thu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0314786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0314786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100202v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified rice production negatively impacts plant biodiversity, diet, lifestyle and quality of life: transdisciplinary and gendered research in the Middle Senegal River Valley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Clavel</w:t>
+                <w:t xml:space="preserve">Consumption of food away from home in low- and middle-income countries: a systematic scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilda Miotto-Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maitre D’hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Tuyet Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-022-10392-5⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81 (6), pp.727-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuac085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03879194v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03827423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of food away from home in low- and middle-income countries: a systematic scoping review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Tuyet Truong</w:t>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Myridakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia K Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuac085⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39824-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">ird-03827423v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N-oxide</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensified rice production negatively impacts plant biodiversity, diet, lifestyle and quality of life: transdisciplinary and gendered research in the Middle Senegal River Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia K Forslund</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39824-4⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.455-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-022-10392-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442366v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm production diversity and women's dietary diversity: evidence from central Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+                <w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claude Dop</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263276⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (6), pp.2541-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571856v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions to food democracy through multilevel governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anant Jani</w:t>
+                <w:t xml:space="preserve">Farm production diversity and women's dietary diversity: evidence from central Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Exner</w:t>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiner Braun</w:t>
+                <w:t xml:space="preserve">Marie Claude Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Braun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luisa Torri</w:t>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.1039127⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), e0263276, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879794v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des céréales locales pour la transition climatique et alimentaire. Pratiques paysannes et pratiques féminines sur les sorghos et les mils du Sahel sénégalais au Deccan indien.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions to food democracy through multilevel governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anant Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Exner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clavel Danièle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reiner Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Torri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.35118⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.1039127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03733220v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elephant in the room is really a cow: using consumption corridors to define sustainable meat consumption in the European Union</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des céréales locales pour la transition climatique et alimentaire. Pratiques paysannes et pratiques féminines sur les sorghos et les mils du Sahel sénégalais au Deccan indien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Fischer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clavel Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-022-01235-7⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.35118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832854v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03733220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTOCOL: Measuring diet‐related consumer behaviours relevant to low‐ and middle‐income countries to advance food systems research: an evidence and gap map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The elephant in the room is really a cow: using consumption corridors to define sustainable meat consumption in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Cué Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernice Bovenkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse de Jager</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Harrison</w:t>
+                <w:t xml:space="preserve">Daniel Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renate F Wit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosil Hesen</w:t>
+                <w:t xml:space="preserve">Richard Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campbell Systematic Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cl2.1283⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (online first), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-022-01235-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821923v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of tailored dietary advice to improve the nutrient adequacy of the diet in french pregnant women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROTOCOL: Measuring diet‐related consumer behaviours relevant to low‐ and middle‐income countries to advance food systems research: an evidence and gap map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Bianchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Renate F Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Reulet</w:t>
+                <w:t xml:space="preserve">Anne Sonneveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lluch</w:t>
+                <w:t xml:space="preserve">Rosil Hesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14010085⟩</w:t>
+              <w:t xml:space="preserve">Campbell Systematic Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cl2.1283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516841v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for a pragmatic cluster randomized controlled trial to improve dietary diversity and physical fitness among older people who live at home (the “ALAPAGE study”)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of tailored dietary advice to improve the nutrient adequacy of the diet in french pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Elodie Reulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cogordan</w:t>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.643. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12877-022-03260-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14010085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746270v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Interpretation of Production and Market Metrics Used to Understand Relationships with Dietary Diversity of Rural Smallholder Farming Households</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study protocol for a pragmatic cluster randomized controlled trial to improve dietary diversity and physical fitness among older people who live at home (the “ALAPAGE study”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew D Jones</w:t>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Remans</w:t>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Kennedy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Cogordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture11080749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-022-03260-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03317722v1</w:t>
+                <w:t xml:space="preserve">hal-03746270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Diversity Indicators and Their Associations with Dietary Adequacy and Health Outcomes : A Systematic Scoping Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Construction and Interpretation of Production and Market Metrics Used to Understand Relationships with Dietary Diversity of Rural Smallholder Farming Households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Le Port</w:t>
+                <w:t xml:space="preserve">Andrew D Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Borderon</w:t>
+                <w:t xml:space="preserve">Roseline Remans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bourbon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gina Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab009⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture11080749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03159901v1</w:t>
+                <w:t xml:space="preserve">ird-03317722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-based tailored dietary counseling improves the nutrient adequacy of the diet of French pregnant women: a randomized controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Dietary Diversity Indicators and Their Associations with Dietary Adequacy and Health Outcomes : A Systematic Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Lluch</w:t>
+                <w:t xml:space="preserve">Augustin Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Journet</w:t>
+                <w:t xml:space="preserve">Gabriel Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaëlle Stehr</w:t>
+                <w:t xml:space="preserve">Mourad Moursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 123 (2), pp.220-231. </w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.1659-1672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114519002617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02366520v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03159901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of use and interpretation of dietary diversity indicators in nutrition- sensitive agriculture literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
+                <w:t xml:space="preserve">Computer-based tailored dietary counseling improves the nutrient adequacy of the diet of French pregnant women: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terri J Ballard</w:t>
+                <w:t xml:space="preserve">Anne A. Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
+                <w:t xml:space="preserve">Claire Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaëlle Stehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.156-169. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (2), pp.220-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519002617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079050v1</w:t>
+                <w:t xml:space="preserve">hal-02366520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Integration Multi-Omics Approach to Study Calorie Restriction-Induced Changes in Insulin Sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic review of use and interpretation of dietary diversity indicators in nutrition- sensitive agriculture literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
+                <w:t xml:space="preserve">Terri J Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Brazeilles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01958⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.156-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042331v1</w:t>
+                <w:t xml:space="preserve">hal-02079050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major microbiota dysbiosis in severe obesity: fate after bariatric surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+                <w:t xml:space="preserve">A Data Integration Multi-Omics Approach to Study Calorie Restriction-Induced Changes in Insulin Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Prifti</w:t>
+                <w:t xml:space="preserve">Rémi Brazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugeni Belda</w:t>
+                <w:t xml:space="preserve">Séverine Affeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Ichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brandon D Kayser</w:t>
+                <w:t xml:space="preserve">Véronique Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316103⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629250v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clélia Bianchi</w:t>
+                <w:t xml:space="preserve">Major microbiota dysbiosis in severe obesity: fate after bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lluch</w:t>
+                <w:t xml:space="preserve">Farid Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Egnell</w:t>
+                <w:t xml:space="preserve">Brandon D Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (4), </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (1), pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766756v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
+                <w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00030⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848425v1</w:t>
+                <w:t xml:space="preserve">hal-01766756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Adequacy Is Primarily a Matter of Protein Quantity, Not Quality: Modeling an Increase in Plant:Animal Protein Ratio in French Adults</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (30), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu9121333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01661871v1</w:t>
+                <w:t xml:space="preserve">hal-01848425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and Protein Deficiencies in the Short Term following Both Gastric Bypass and Gastric Banding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Adequacy Is Primarily a Matter of Protein Quantity, Not Quality: Modeling an Increase in Plant:Animal Protein Ratio in French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia M Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149588⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9121333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278580v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerns, attitudes, beliefs and information seeking practices with respect to nutrition-related issues: a qualitative study in French pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia M. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (e-306), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12884-016-1078-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary scores at midlife and healthy ageing in a French prospective cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Assmann</w:t>
+                <w:t xml:space="preserve">Nutritional and Protein Deficiencies in the Short Term following Both Gastric Bypass and Gastric Banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Carine Bounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Jeandel</w:t>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114516002233⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866588v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutrient and Protein Deficiencies After Gastric Bypass and Sleeve Gastrectomy: a one-year Follow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary scores at midlife and healthy ageing in a French prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-015-1803-7⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (04), pp.666 - 676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114516002233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297330v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Akkermansia muciniphila&amp;lt;/em&amp;gt; and improved metabolic health during a dietary intervention in obesity: relationship with gut microbiome richness and ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Micronutrient and Protein Deficiencies After Gastric Bypass and Sleeve Gastrectomy: a one-year Follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carlota Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edi Prifti</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon D. Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.785-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-015-1803-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639895v1</w:t>
+                <w:t xml:space="preserve">hal-01297330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy Requires Major Changes in the Quality of the Diet for Nutritional Adequacy: Simulations in the French and the United States Populations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Akkermansia muciniphila&amp;lt;/em&amp;gt; and improved metabolic health during a dietary intervention in obesity: relationship with gut microbiome richness and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149858⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp 426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576902v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and nutrient density of foods in relation to their carbon footprint</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pregnancy Requires Major Changes in the Quality of the Diet for Nutritional Adequacy: Simulations in the French and the United States Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia M. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.114.092486⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0149858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634229v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple changes within dietary subgroups can rapidly improve the nutrient adequacy of the diet of French adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Verger</w:t>
+                <w:t xml:space="preserve">Energy and nutrient density of foods in relation to their carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohn D. Rehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget A. Holmes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voinnesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.113.188284⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.114.092486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173401v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing energy intake and energy density for a sustainable diet: a study based on self-selected diets in French adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Olivier Verger</w:t>
+                <w:t xml:space="preserve">Simple changes within dietary subgroups can rapidly improve the nutrient adequacy of the diet of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridget A. Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.113.077958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144 (6), pp.929-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.113.188284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641073v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy Products: How They Fit in Nutritionally Adequate Diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing energy intake and energy density for a sustainable diet: a study based on self-selected diets in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard E. Clerfeuille</w:t>
+                <w:t xml:space="preserve">Eric Olivier Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Lluch</w:t>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+                <w:t xml:space="preserve">Djilali Touazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (7), pp.950 - 956. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (6), pp.1460-1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jand.2013.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.113.077958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001021v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy of the diet of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 143 (9), pp.1466-1473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.113.177113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Diet Quality Index Based on the Probability of Adequate Nutrient Intake (PANDiet) Using National French and US Dietary Surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dairy Products: How They Fit in Nutritionally Adequate Diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard E. Clerfeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verger Eric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bridget A. Holmes</w:t>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Paineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42155. </w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (7), pp.950 - 956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jand.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966694v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of a Diet Quality Index Based on the Probability of Adequate Nutrient Intake (PANDiet) Using National French and US Dietary Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verger Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridget A. Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harmonization of food categorization systems for dietary exposure assessments among European children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa de Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sioen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polly Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Arganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moschandreas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (12), pp.1639-1651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19440049.2010.521957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6220,2546 +6350,2546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do EAT-Lancet-based indices reflect dietary healthiness and sustainability equally? A comparison of measurement performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Diet and Activity Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society for Diet and Activity Methods (ISDAM), Apr 2025, Toronto, Canada. https://isdamportal.org/wp-content/uploads/2025/04/icdam-2025-program-to-upload.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'environnement alimentaire sur la qualité de l'alimentation des enfants : l'exemple d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoléone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawaa Laajimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Séminaire international du Réseau FONCIMED. Les systèmes agraires méditerranéens face à la crise climatique : impacts, contradictions et défis d'adaptation. Des structures foncières au territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Baeza, Espagne. pp.107-109, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56451/10334/9870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Environment Impact on Children's Dietary Quality: The Case of Avignon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+                <w:t xml:space="preserve">Assessing adherence to healthy and sustainable diets: a measurement performance comparison of indices based on EAT-Lancet diet in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">World Congress of Epidemiology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Epidemiological Association, Sep 2024, Cape Town, South Africa. https://www.wce2024.org/wp-content/uploads/2024/10/Agustin-Assessing-adherence-to-healthy-and-sustainable-diets.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024026v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing adherence to healthy and sustainable diets: a measurement performance comparison of indices based on EAT-Lancet diet in French adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Food Environment Impact on Children's Dietary Quality: The Case of Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Epidemiology 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Epidemiological Association, Sep 2024, Cape Town, South Africa. https://www.wce2024.org/wp-content/uploads/2024/10/Agustin-Assessing-adherence-to-healthy-and-sustainable-diets.pdf</w:t>
+              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107863v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a dietary diversity score for French older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. World Congress on Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roma, Italy. pp.53-53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18332/popmed/165588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’un score de diversité alimentaire saine (ORCHID) pour les seniors français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité alimentaire et risque de décès en population générale âgée [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger F. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la validité du score de diversité ALAPAGE avec des indicateurs de qualité nutritionnelle de l’alimentation de seniors en France (INCA3) [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger F. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Feart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary diversity indicators and their associations with nutritional adequacy of the diet and health outcomes – a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Moursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on diet &amp; activity methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04525794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des consommations alimentaires selon le statut d'insécurité alimentaire et le niveau de revenu chez les adultes en France [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrepoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting sustainable food systems in Mediterranean countries: a framework to implement recommendations and actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development of voluntary guidelines for the sustainability of the Mediterranean diet in the Mediterranean region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Mar 2017, Bari, Italy. 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting sustainable food systems for good nutrition and health in the mediterranean region: a conceptual framework from the medina study group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. 672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of wild edible plants is common among women in a rural area in tunisia: the sidi bouzid case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐claude Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Medina Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Africa Nutritional Epidemiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Akkermansia muciniphila&amp;lt;/em&amp;gt; and gut microbiota richness are associated with improved metabolic status after calorie restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary scores at midlife and healthy aging in a French prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P226: Grossesse et adéquation nutritionnelle des femmes françaises : évaluation et simulation d’amélioration par des modifications diététiques simples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0985-0562(14)70868-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary intake of plant proteins as a marker of diet quality in french adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Nutrition Society, Belgian and French Nutrition Societies meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lille, France. pp.E323, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665113003571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and animal protein intakes are differently associated with nutrient adequacy in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Boston, United States. Supplement 1075.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.1530-6860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports en protéines animales et végétales sont associés différemment à l’adéquation des apports en nutriments chez les adultes français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine M. G. M. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8769,1462 +8899,1462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, validity and reproducibility of a semi-quantitative food frequency questionnaire for use among adult population in Reunion island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Nourly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tarnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Edition of International Congress of Nutrition of IUNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sustainable and healthy diets in large multi-country surveys: Validity and applicability of a brief food group propensity questionnaire based on the EAT-Lancet planetary diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Murante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Consalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anant Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Diet and Activity Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Toronto, Canada. https://isdamportal.org/wp-content/uploads/2025/04/icdam-2025-program-to-upload.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité alimentaire : caractérisation, évaluation et lien avec la qualité nutritionnelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conseils alimentaires personnalisés et pas-à-pas améliorent la qualité nutritionnelle de l’alimentation de femmes enceintes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia M. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modification du profil protéique est nécessaire pour assurer l’adéquation en protéines et en acides aminés lorsqu’on augmente le rapport protéines végétales/animales : résultats de modélisations sur une population adulte en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan de Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia M. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting sustainable food systems for good nutrition and health in the Mediterranean region: a conceptual framework from the MEDINA-Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Medina Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils alimentaires personnalisés améliorant le plus efficacement l'adéquation nutritionnelle des régimes en début de grossesse sont les moins acceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia M Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon M Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de conseils alimentaires personnalisés et pas à pas permettent d'améliorer considérablement l'adéquation nutritionnelle des régimes en vue d'une grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia M. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adequate micronutrients intakes in pregnancy requires major changes in the quality of the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th european nutrition conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, Annals of Nutrition and Metabolism, 67, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment modifier ses choix alimentaires pour améliorer l’adéquation des apports en nutriments : résultats de simulations se fondant sur un modèle de conseils alimentaires pas-à-pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 27, pp.S75 - S76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70370-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment modifier ses choix alimentaires pour améliorer l’adéquation des apports en nutriments : résultats de simulations se fondant sur un modèle de conseils alimentaires pas-à-pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 48, pp.S75 - S76, Cahiers de Nutrition et de Diététique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70396-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a nutrient based diet quality index and validation on national French and US dietary surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget A. Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Diet and Activity Methods (ICDAM 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10234,313 +10364,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité alimentaire et ressources naturelles : stratégies de diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-205, 2024, Synthèses, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security and natural resources: diversification strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220 p., 2022, Synthèses, 9782759235759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10550,147 +10680,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief: Unlocking the values of unseen food species: a cautious approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Bonis-Profumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 4 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10700,117 +10830,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding and intensifying rice production consequences on agrobiodiversity management and diet quality. A situated transdisciplinary gendered analysis in Senegal Middle Valley River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10820,283 +10950,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking investment for nutritionsensitive food systems research: turning N4G commitments into UNFSS+4 actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Maître D’hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisia Lourme-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirad, Montpellier, France; Inrae; IRD; IFPRI; CGIAR. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy diet metrics: a suitability assessment of indicators for global and national monitoring purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Frongillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Heath Organization; UNICEF; FAO. 2023, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId352"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11164,51 +11294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D243E2E3"/>
+    <w:nsid w:val="8EE8D7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11395,51 +11525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8689-8290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9163-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.101316" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937178v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n R Miranda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975097v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynadis Tamene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Ashagrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nourly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tarnus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.107571" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ramiro Miranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Murante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Manca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Consalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Jani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.06.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2023.100235" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2024.100278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Prat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523002520" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelloquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Truong Tuyet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Hoang Thu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314786" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-022-10392-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03827423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Miotto-Plessis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitre D&#8217;hotel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tuyet Truong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuac085" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chakaroun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Myridakis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia K Forslund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39824-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Exner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Braun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Braun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Torri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.1039127" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03733220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Bovenkerk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fischer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fuchs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01235-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Jager" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Harrison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate F Wit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sonneveld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosil Hesen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cl2.1283" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010085" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03317722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Remans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kennedy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11080749" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03159901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Borderon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bourbon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Moursi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Journet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Stehr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002617" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri J Ballard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316103" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9121333" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bounaix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149588" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia M. Bianchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-016-1078-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516002233" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D. Kayser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-015-1803-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308778" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576902v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149858" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn D. Rehm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voinnesson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.092486" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget A. Holmes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.188284" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier Verger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.077958" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Clerfeuille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2013.04.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LM1WSWB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. G. M. Camilleri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177113" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00966694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verger Eric" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042155" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644271v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa de Neve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sioen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Boon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arganini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moschandreas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2010.521957" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107899v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horvath" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56451/10334/9870" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024026v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165588" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463592v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger F. Prat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463619v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04525794v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733917v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601396v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kefi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Dop" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medina Study Group" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576904v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bianchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70868-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01577765v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Verger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Camilleri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpentier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuisson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665113003571" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584421v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.1530-6860" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598853v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363365v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107922v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761205v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779067v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585755v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Holmes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70370-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H4K419-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584711v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70396-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598855v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949499v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358022v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Daguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167728v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coates" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Frongillo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8689-8290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9163-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.101316" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin R Miranda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M M Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Romagosa Vilarnau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Jani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-026-03929-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975097v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynadis Tamene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Ashagrie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937178v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n R Miranda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03747-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amiri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nourly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tarnus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.107571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ramiro Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Murante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Manca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Consalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.06.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2023.100235" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2024.100278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Prat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523002520" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelloquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Truong Tuyet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Hoang Thu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314786" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03827423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Miotto-Plessis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitre D&#8217;hotel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tuyet Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuac085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chakaroun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Myridakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia K Forslund" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39824-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-022-10392-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Exner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Braun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Braun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Torri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.1039127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03733220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Bovenkerk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01235-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Jager" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Harrison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate F Wit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sonneveld" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosil Hesen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cl2.1283" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reulet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03317722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Remans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Kennedy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11080749" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03159901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Borderon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bourbon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Moursi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Journet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Stehr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002617" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri J Ballard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.02.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316103" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9121333" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia M. Bianchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-016-1078-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bounaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149588" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866588v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516002233" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297330v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D. Kayser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-015-1803-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308778" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576902v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149858" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn D. Rehm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voinnesson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.092486" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget A. Holmes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.188284" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641073v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier Verger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.077958" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. G. M. Camilleri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Dubuisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177113" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Clerfeuille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2013.04.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LM1WSWB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00966694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verger Eric" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paineau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042155" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa de Neve" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sioen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Boon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arganini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moschandreas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2010.521957" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horvath" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56451/10334/9870" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138827v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165588" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463592v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger F. Prat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463619v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04525794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733917v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kefi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Dop" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medina Study Group" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743451v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740208v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bianchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0985-0562(14)70868-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01577765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Verger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Camilleri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpentier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuisson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665113003571" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584421v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.1530-6860" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598853v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363365v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107922v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334890v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761207v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785378v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779067v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572321v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585755v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Holmes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70370-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H4K419-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584711v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70396-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598855v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949499v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Daguet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167728v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coates" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Frongillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>