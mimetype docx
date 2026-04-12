--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -249,648 +249,648 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Filters: Leveraging Query-Key Geometry for Efficient Key-Value Cache Compression</w:t>
+                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Godey</w:t>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Devoto</w:t>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Scardapane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Minervini</w:t>
+                <w:t xml:space="preserve">Nicolas Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025 Workshop on Sparsity in LLMs (SLLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441473v1</w:t>
+                <w:t xml:space="preserve">hal-05228687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Q-Filters: Leveraging Query-Key Geometry for Efficient Key-Value Cache Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Alessio Devoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bénard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+                <w:t xml:space="preserve">Simone Scardapane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+                <w:t xml:space="preserve">Pasquale Minervini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">ICLR 2025 Workshop on Sparsity in LLMs (SLLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228687v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CamemBERT-bio: Leveraging Continual Pre-training for Cost-Effective Models on French Biomedical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593391v1</w:t>
+                <w:t xml:space="preserve">hal-04528508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamemBERT-bio: Leveraging Continual Pre-training for Cost-Effective Models on French Biomedical Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric De La Clergerie</w:t>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528508v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Headless Language Models: Learning without Predicting with Contrastive Weight Tying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAACL2024 - 2024 Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.2687-2710, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1127,77 +1127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Scaling Laws of Geographical Representation in Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12416-12422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1216,947 +1216,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d'entités cliniques en utilisant les Larges Modèles de Langue</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.190-203</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130197v1</w:t>
+                <w:t xml:space="preserve">hal-04131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution de sous-fils de conversations d'emails</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Marie</w:t>
+                <w:t xml:space="preserve">Large Language Models as Instructors: A Study on Multilingual Clinical Entity Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Ryffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.178-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.bionlp-1.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131559v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passe ta pharma d'abord !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamemBERT-bio : Un modèle de langue français savoureux et meilleur pour la santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Annotation d'entités cliniques en utilisant les Larges Modèles de Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ryffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de CORIA-TALN 2023. Actes de la 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN), volume 1 : travaux de recherche originaux -- articles longs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.323-334</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130187v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Language Models as Instructors: A Study on Multilingual Clinical Entity Extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Constitution de sous-fils de conversations d'emails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric De La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.157-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.bionlp-1.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04394012v1</w:t>
+                <w:t xml:space="preserve">hal-04131559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CamemBERT-bio : Un modèle de langue français savoureux et meilleur pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric De La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t>
+              <w:t xml:space="preserve">Actes de CORIA-TALN 2023. Actes de la 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN), volume 1 : travaux de recherche originaux -- articles longs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.323-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131594v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Fan</w:t>
+                <w:t xml:space="preserve">Roman Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834719v1</w:t>
+                <w:t xml:space="preserve">hal-03844262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Godey</w:t>
+                <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Castagné</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844262v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building A Corporate Corpus For Threads Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
@@ -2502,416 +2502,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomed-Enriched: A Biomedical Dataset Enriched with LLMs for Pretraining and Extracting Rare and Hidden Content</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444806v1</w:t>
+                <w:t xml:space="preserve">hal-05333463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biomed-Enriched: A Biomedical Dataset Enriched with LLMs for Pretraining and Extracting Rare and Hidden Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410121v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333463v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT 2.0: A Smarter French Language Model Aged to Perfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kulumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2933,77 +2933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do small language models underperform? Studying Language Model Saturation via the Softmax Bottleneck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3021,77 +3021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Anisotropy Inherent to Transformers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3122,90 +3122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Automatic Evaluation in Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scialom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Staiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3223,103 +3223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Unsupervised Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3607,51 +3607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De La Clergerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131559v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadonfouet Tadjou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ryffel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de la Clergerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De La Clergerie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ryffel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131559v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadonfouet Tadjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de la Clergerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>