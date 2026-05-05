--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -499,342 +499,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamemBERT-bio: Leveraging Continual Pre-training for Cost-Effective Models on French Biomedical Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rian Touchent</w:t>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Romary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528508v1</w:t>
+                <w:t xml:space="preserve">hal-04573922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Bénard</w:t>
+                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573922v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">CamemBERT-bio: Leveraging Continual Pre-training for Cost-Effective Models on French Biomedical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593391v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Headless Language Models: Learning without Predicting with Contrastive Weight Tying</w:t>
               </w:r>
@@ -846,51 +846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAACL2024 - 2024 Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.2687-2710, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1026,217 +1026,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating English Synthetic Documents with Clinical Keywords: A Privacy-Sensitive Methodology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Ryffel</w:t>
+                <w:t xml:space="preserve">On the Scaling Laws of Geographical Representation in Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Patient-Oriented Language Processing (CL4Health)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12416-12422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629537v1</w:t>
+                <w:t xml:space="preserve">hal-04552549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scaling Laws of Geographical Representation in Language Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Generating English Synthetic Documents with Clinical Keywords: A Privacy-Sensitive Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ryffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12416-12422</w:t>
+              <w:t xml:space="preserve">First Workshop on Patient-Oriented Language Processing (CL4Health)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552549v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Language Models as Instructors: A Study on Multilingual Clinical Entity Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Ryffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1445,381 +1445,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passe ta pharma d'abord !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Annotation d'entités cliniques en utilisant les Larges Modèles de Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ryffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-76</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131583v1</w:t>
+                <w:t xml:space="preserve">hal-04130197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d'entités cliniques en utilisant les Larges Modèles de Langue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Constitution de sous-fils de conversations d'emails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.190-203</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.157-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130197v1</w:t>
+                <w:t xml:space="preserve">hal-04131559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution de sous-fils de conversations d'emails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Passe ta pharma d'abord !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.157-171</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131559v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT-bio : Un modèle de langue français savoureux et meilleur pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de CORIA-TALN 2023. Actes de la 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN), volume 1 : travaux de recherche originaux -- articles longs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.323-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2073,90 +2073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building A Corporate Corpus For Threads Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t>
+                <w:t xml:space="preserve">Fabrice Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bourge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2609,51 +2609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomed-Enriched: A Biomedical Dataset Enriched with LLMs for Pretraining and Extracting Rare and Hidden Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,77 +2723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric de la Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2841,77 +2841,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kulumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3103,255 +3103,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Automatic Evaluation in Sentence Simplification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilingual Unsupervised Sentence Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199901v1</w:t>
+                <w:t xml:space="preserve">hal-03109299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Unsupervised Sentence Simplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking Automatic Evaluation in Sentence Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Fan</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109299v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles de sources disparates sur l'industrie textile en France : comment automatiser les traitements d'un corpus non-uniforme ?</w:t>
               </w:r>
@@ -3607,51 +3607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De La Clergerie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ryffel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131559v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadonfouet Tadjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de la Clergerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De La Clergerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ryffel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131559v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadonfouet Tadjou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de la Clergerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>