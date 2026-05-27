--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -215,2119 +215,2244 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
+                <w:t xml:space="preserve">Parallel Corpora of Scholarly Documents for English-French Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">BUCC 2026 - 19th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LREC2026, May 2026, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228687v1</w:t>
+                <w:t xml:space="preserve">hal-05608444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-Filters: Leveraging Query-Key Geometry for Efficient Key-Value Cache Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Devoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scardapane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Minervini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2025 Workshop on Sparsity in LLMs (SLLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
+                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573922v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">CamemBERT-bio: Leveraging Continual Pre-training for Cost-Effective Models on French Biomedical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593391v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamemBERT-bio: Leveraging Continual Pre-training for Cost-Effective Models on French Biomedical Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric De La Clergerie</w:t>
+                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528508v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headless Language Models: Learning without Predicting with Contrastive Weight Tying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Godey</w:t>
+                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Wien, Austria</w:t>
+              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264051v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PatentEval: Understanding Errors in Patent Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Gerdes</w:t>
+                <w:t xml:space="preserve">Headless Language Models: Learning without Predicting with Contrastive Weight Tying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL2024 - 2024 Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Wien, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595013v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scaling Laws of Geographical Representation in Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Godey</w:t>
+                <w:t xml:space="preserve">PatentEval: Understanding Errors in Patent Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAACL2024 - 2024 Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.2687-2710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-long.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552549v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating English Synthetic Documents with Clinical Keywords: A Privacy-Sensitive Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric de la Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ryffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on Patient-Oriented Language Processing (CL4Health)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Scaling Laws of Geographical Representation in Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t>
+              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12416-12422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131594v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Language Models as Instructors: A Study on Multilingual Clinical Entity Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Passe ta pharma d'abord !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394012v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation d'entités cliniques en utilisant les Larges Modèles de Langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ryffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution de sous-fils de conversations d'emails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.157-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passe ta pharma d'abord !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Meoni</w:t>
+                <w:t xml:space="preserve">CamemBERT-bio : Un modèle de langue français savoureux et meilleur pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rian Touchent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric De La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.68-76</w:t>
+              <w:t xml:space="preserve">Actes de CORIA-TALN 2023. Actes de la 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN), volume 1 : travaux de recherche originaux -- articles longs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.323-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131583v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamemBERT-bio : Un modèle de langue français savoureux et meilleur pour la santé</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de CORIA-TALN 2023. Actes de la 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN), volume 1 : travaux de recherche originaux -- articles longs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.323-334</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130187v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Castagné</w:t>
+                <w:t xml:space="preserve">Large Language Models as Instructors: A Study on Multilingual Clinical Entity Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Ryffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.178-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.bionlp-1.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844262v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Martin</w:t>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Fan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building A Corporate Corpus For Threads Constitution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Research Workshop associated with the International Conference on Recent Advances in Natural Language Processing (RANLP’2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Bulgaria</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351533v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building A Corporate Corpus For Threads Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student Research Workshop associated with the International Conference on Recent Advances in Natural Language Processing (RANLP’2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784755v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2337,154 +2462,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles de sources disparates sur l’industrie textile en France : comment automatiser les traitements d’un corpus non-uniforme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clarisse Bardiot; Esther Dehoux; Émilien Ruiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion; https://www.septentrion.com/livre/?GCOI=27574100990460</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2494,973 +2619,973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Biomed-Enriched: A Biomedical Dataset Enriched with LLMs for Pretraining and Extracting Rare and Hidden Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333463v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomed-Enriched: A Biomedical Dataset Enriched with LLMs for Pretraining and Extracting Rare and Hidden Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444806v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410121v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT 2.0: A Smarter French Language Model Aged to Perfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kulumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do small language models underperform? Studying Language Model Saturation via the Softmax Bottleneck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Anisotropy Inherent to Transformers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Unsupervised Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Martin</w:t>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Fan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Automatic Evaluation in Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles de sources disparates sur l'industrie textile en France : comment automatiser les traitements d'un corpus non-uniforme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Le Fourner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3607,51 +3732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De La Clergerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ryffel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131559v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadonfouet Tadjou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de la Clergerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De La Clergerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131559v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadonfouet Tadjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Ryffel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de la Clergerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>