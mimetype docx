--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1618,382 +1618,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adama Arama</w:t>
+                <w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671545v1</w:t>
+                <w:t xml:space="preserve">hal-03920816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920852v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lorente</w:t>
+                <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Thermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03920816v1</w:t>
+                <w:t xml:space="preserve">hal-03920852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a digital twin for collaborative decision-making, based on a multi-agent system: application to prescriptive maintenance</w:t>
               </w:r>
@@ -2094,955 +2094,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager l’implication des apprenants en combinant apprentissage par problème et outils numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Urfels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal (en ligne), Canada</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214092v1</w:t>
+                <w:t xml:space="preserve">hal-03356551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encourager l’implication des apprenants en combinant apprentissage par problème et outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Urfels</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saumonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356551v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Llaria</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jessye dos Santos</w:t>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409446v1</w:t>
+                <w:t xml:space="preserve">hal-03262607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+                <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessye dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE Supaéro, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508749v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t>
+                <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t>
+              <w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE Supaéro, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262607v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lorente</w:t>
+                <w:t xml:space="preserve">Outils numériques pour l’automatisation de la gestion documentaire dans le cycle Bachelor de Technologies de l’ESTIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chapotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508758v1</w:t>
+                <w:t xml:space="preserve">hal-03349421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de CPPS proposition d’un modèle générique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+                <w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence Internationale Génie Industriel - QUALITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508711v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques pour l’automatisation de la gestion documentaire dans le cycle Bachelor de Technologies de l’ESTIA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Lartigau</w:t>
+                <w:t xml:space="preserve">Modélisation de CPPS proposition d’un modèle générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">14e Conférence Internationale Génie Industriel - QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349421v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre en faisant - Présentation d'une démarche pédagogique dans l'enseignement supérieur intégrant un projet pluri-technologique trisannuel</w:t>
               </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chapotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
@@ -3147,272 +3147,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Making in Near Zero Energy Building Refurbishment: A Technology Alternatives Ranking Tool</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décision dans les systèmes cyber-physiques et humains : application à l’élevage de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri H. Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362849v2</w:t>
+                <w:t xml:space="preserve">hal-02268577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision dans les systèmes cyber-physiques et humains : application à l’élevage de précision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'exploitation d'un modèle produit-processus en réponse à appel d'offres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268577v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Knowledge-based Model for Commercial Offers : Towards a Unified Model to Configure Products, Services and PSS During Calls for Tenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3461,100 +3478,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'exploitation d'un modèle produit-processus en réponse à appel d'offres</w:t>
+                <w:t xml:space="preserve">A Methodology for Implementing a Product-Centred Bid Model for Suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
@@ -3585,817 +3602,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICED 2019 - International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.1035-1044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268572v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02238170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Implementing a Product-Centred Bid Model for Suppliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+                <w:t xml:space="preserve">Outil de classement de technologies pour l’aide à la décision en rénovation de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 2019 - International Conference on Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02238170v1</w:t>
+                <w:t xml:space="preserve">hal-02268562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de classement de technologies pour l’aide à la décision en rénovation de bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
+                <w:t xml:space="preserve">Industrial Services Characterization for Bidding Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.295-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268562v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Services Characterization for Bidding Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision support in precision sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.295-300, </w:t>
+              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical &amp; Human-Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC-PapersOnline, Vol. 51(34), Dec 2018, Miami (FL), United States. pp.236-241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317915v1</w:t>
+                <w:t xml:space="preserve">hal-01973339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support in precision sheep farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision Making in Near Zero Energy Building Refurbishment: A Technology Alternatives Ranking Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri H. Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical &amp; Human-Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC-PapersOnline, Vol. 51(34), Dec 2018, Miami (FL), United States. pp.236-241, </w:t>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2019, Berlin, Germany. pp.313-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973339v1</w:t>
+                <w:t xml:space="preserve">hal-02362849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de services industriels en réponse à appels d'offres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+                <w:t xml:space="preserve">Proposal of a user-centred approach for CPS design: pillbox case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical and Human Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC-PapersOnline, Vol. 51(34), Dec 2018, Miami (FL), United States. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852070v1</w:t>
+                <w:t xml:space="preserve">hal-01973299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a user-centred approach for CPS design: pillbox case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de services industriels en réponse à appels d'offres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical and Human Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01973299v1</w:t>
+                <w:t xml:space="preserve">hal-01852070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le montage de projet</w:t>
               </w:r>
@@ -4470,502 +4470,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer Supplier Relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Guillon</w:t>
+                <w:t xml:space="preserve">Precision Livestock Farming: A Multidisciplinary Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Pilniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEM 2017 - 2017 International Conference on Industrial Engineering and Engineering Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1067-1071</w:t>
+              <w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Jun 2017, Venise, Italy. pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655284v1</w:t>
+                <w:t xml:space="preserve">hal-01654496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Livestock Farming: A Multidisciplinary Paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+                <w:t xml:space="preserve">Configuration and Response to calls for tenders: an open bid configuration model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Jun 2017, Venise, Italy. pp.55-59</w:t>
+              <w:t xml:space="preserve">19th Configuration Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654496v1</w:t>
+                <w:t xml:space="preserve">hal-01599329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and Response to calls for tenders: an open bid configuration model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+                <w:t xml:space="preserve">Knowledge Modelling for an Electrical PLM System in Aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bottecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Configuration Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.642-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599329v1</w:t>
+                <w:t xml:space="preserve">hal-01764200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Modelling for an Electrical PLM System in Aeronautics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+                <w:t xml:space="preserve">Customer Supplier Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEM 2017 - 2017 International Conference on Industrial Engineering and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1067-1071</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764200v1</w:t>
+                <w:t xml:space="preserve">hal-01655284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential network for multi-sensor fusion in an uncertain environment</w:t>
               </w:r>
@@ -5373,284 +5373,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of Bayesian networks and belief functions to assess risk. Application to aircraft deconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrick Béler</w:t>
+                <w:t xml:space="preserve">Integration of warranty as a decision variable in the process of recertification of parts resulting from end-of-life system dismantling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Godichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente González-Prida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayeley Tchangani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.0</w:t>
+              <w:t xml:space="preserve">IEEE ICQR International Conference on Quality and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bangkok, Thailand. pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025909v1</w:t>
+                <w:t xml:space="preserve">hal-03631258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of warranty as a decision variable in the process of recertification of parts resulting from end-of-life system dismantling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Godichaud</w:t>
+                <w:t xml:space="preserve">Couplage des réseaux bayésiens et des fonctions de croyance pour l'évaluation du risque.Application à la déconstruction d'avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Béler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICQR International Conference on Quality and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bangkok, Thailand. pp.156-160</w:t>
+              <w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire en Qualité et Sûreté de FonctionnementCongrès - Qualita 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Angers, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631258v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des réseaux bayésiens et des fonctions de croyance pour l'évaluation du risque.Application à la déconstruction d'avion</w:t>
+                <w:t xml:space="preserve">Hybridization of Bayesian networks and belief functions to assess risk. Application to aircraft deconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Béler</w:t>
@@ -5668,73 +5668,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire en Qualité et Sûreté de FonctionnementCongrès - Qualita 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Angers, France. pp.0</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025908v1</w:t>
+                <w:t xml:space="preserve">hal-04025909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to improve risk assessment using experience feedback</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05395720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reubrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2522183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Taylor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonzales-Prida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823132v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Malo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonz&#225;lez-Prida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayeley Tchangani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:5ba104c6264446deb0e062488323356955ff5897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05395720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reubrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2522183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Taylor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonzales-Prida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823132v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Malo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonz&#225;lez-Prida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayeley Tchangani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:5ba104c6264446deb0e062488323356955ff5897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>