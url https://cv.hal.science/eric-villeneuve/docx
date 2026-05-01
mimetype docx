--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -4120,282 +4120,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a user-centred approach for CPS design: pillbox case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de services industriels en réponse à appels d'offres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical and Human Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973299v1</w:t>
+                <w:t xml:space="preserve">hal-01852070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de services industriels en réponse à appels d'offres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+                <w:t xml:space="preserve">Proposal of a user-centred approach for CPS design: pillbox case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical and Human Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC-PapersOnline, Vol. 51(34), Dec 2018, Miami (FL), United States. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852070v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le montage de projet</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05395720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reubrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2522183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Taylor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonzales-Prida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823132v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Malo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonz&#225;lez-Prida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayeley Tchangani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:5ba104c6264446deb0e062488323356955ff5897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05395720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reubrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2522183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Taylor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonzales-Prida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823132v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Malo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonz&#225;lez-Prida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayeley Tchangani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:5ba104c6264446deb0e062488323356955ff5897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>