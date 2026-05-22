--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1618,304 +1618,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lorente</w:t>
+                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Thermy</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920816v1</w:t>
+                <w:t xml:space="preserve">hal-03671545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adama Arama</w:t>
+                <w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada. pp.1-7, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671545v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,614 +2094,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
+                <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessye dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356551v1</w:t>
+                <w:t xml:space="preserve">hal-03409446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager l’implication des apprenants en combinant apprentissage par problème et outils numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal (en ligne), Canada</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214092v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin design requirements in downgraded situations management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t>
+                <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jun 2021, Budapest (virtual), Hungary. pp.869-873</w:t>
+              <w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE Supaéro, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262607v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+                <w:t xml:space="preserve">From requirements to prototyping: application of human-system integration methodology to digital twin design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stélian Camara Dit Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Urfels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409446v1</w:t>
+                <w:t xml:space="preserve">hal-03356551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encourager l’implication des apprenants en combinant apprentissage par problème et outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saumonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE Supaéro, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508749v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques pour l’automatisation de la gestion documentaire dans le cycle Bachelor de Technologies de l’ESTIA</w:t>
               </w:r>
@@ -2920,51 +2920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de CPPS proposition d’un modèle générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,168 +3147,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision dans les systèmes cyber-physiques et humains : application à l’élevage de précision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generic Knowledge-based Model for Commercial Offers : Towards a Unified Model to Configure Products, Services and PSS During Calls for Tenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268577v1</w:t>
+                <w:t xml:space="preserve">hal-02444003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'exploitation d'un modèle produit-processus en réponse à appel d'offres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3363,191 +3372,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Knowledge-based Model for Commercial Offers : Towards a Unified Model to Configure Products, Services and PSS During Calls for Tenders</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décision dans les systèmes cyber-physiques et humains : application à l’élevage de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444003v1</w:t>
+                <w:t xml:space="preserve">hal-02268577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology for Implementing a Product-Centred Bid Model for Suppliers</w:t>
               </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de classement de technologies pour l’aide à la décision en rénovation de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Making in Near Zero Energy Building Refurbishment: A Technology Alternatives Ranking Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4273,51 +4273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Abi Akle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pilniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARIA, Jun 2017, Venise, Italy. pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6216,51 +6216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05395720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reubrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2522183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Taylor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonzales-Prida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823132v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Malo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonz&#225;lez-Prida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayeley Tchangani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:5ba104c6264446deb0e062488323356955ff5897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05395720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.70014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;lian Camara Dit Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Urfels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2336838" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reubrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2522183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Taylor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/6sm3-5f44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonzales-Prida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823132v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Malo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Gonz&#225;lez-Prida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayeley Tchangani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:5ba104c6264446deb0e062488323356955ff5897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>