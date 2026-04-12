--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -606,417 +606,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach for inspection of aeronautical multi-layered structures by eddy currents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yves Joubert</w:t>
+                <w:t xml:space="preserve">The pore solution of cement-based materials: structure and dynamics of water and ions from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-02-2018-0102⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP01577A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317434v1</w:t>
+                <w:t xml:space="preserve">hal-02112672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Porosity Distribution during an Erosion Test Using a Coaxial Line Cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bore</w:t>
+                <w:t xml:space="preserve">A model-based approach for inspection of aeronautical multi-layered structures by eddy currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Thanh Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Scheuermann</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19030611⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.382-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-02-2018-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451191v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore solution of cement-based materials: structure and dynamics of water and ions from molecular simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Determination of the Porosity Distribution during an Erosion Test Using a Coaxial Line Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP01577A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19030611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112672v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of surface cracks using bi-frequency eddy current images and a direct semi-analytic model</w:t>
               </w:r>
@@ -1360,308 +1360,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive evaluation of loose assemblies using multi-frequency eddy currents and artificial neural networks</w:t>
+                <w:t xml:space="preserve">Neel Effect Toroidal Current Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Couderette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/12/125604⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.81 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2222021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786131v1</w:t>
+                <w:t xml:space="preserve">hal-00825789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neel Effect Toroidal Current Sensor</w:t>
+                <w:t xml:space="preserve">Nondestructive evaluation of loose assemblies using multi-frequency eddy currents and artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Couderette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.81 - 84. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2222021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/12/125604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825789v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of an eddy current probe dedicated to the multi-frequency imaging of bore holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,77 +1734,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neel Effect current sensor featuring double core toroidal topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Couderette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1864,51 +1864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current evaluation of air-gaps in aeronautical multilayered assemblies using a multi-frequency behavioral model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Long Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1949,304 +1949,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation techniques applied to the detection of subsurface defects in the eddy current NDT of aeronautical lap-joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Interactions of an eddy current sensor and a multilayered structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Long Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Le Diraison</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (23), pp.1550-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.2611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832702v1</w:t>
+                <w:t xml:space="preserve">hal-00832688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of an eddy current sensor and a multilayered structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Source separation techniques applied to the detection of subsurface defects in the eddy current NDT of aeronautical lap-joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (23), pp.1550-1551. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (7), pp.606-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.2611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832688v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study for the Design of an Eddy Current Array Probe for the Imaging of Aeronautical Fastener Holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,51 +2306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYTICAL AND NUMERICAL ANALYSES OF A CURRENT SENSOR USING NON LINEAR EFFECTS IN A FLEXIBLE MAGNETIC TRANSDUCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2423,536 +2423,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of molecular dynamics to compute the dielectric permittivity of C-S-H</w:t>
+                <w:t xml:space="preserve">Multiscale Modeling of the Dielectric Response of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.76-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421747v1</w:t>
+                <w:t xml:space="preserve">hal-04391858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent permittivity of C-S-H</w:t>
+                <w:t xml:space="preserve">On the use of molecular dynamics to compute the dielectric permittivity of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426554v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Dielectric Characterization With Flow Through Coaxial Cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norman Wagner</w:t>
+                <w:t xml:space="preserve">Frequency-dependent permittivity of C-S-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guanxi Yan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEMA2023: 14th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Queensland; Lincoln Agritech Ltd, Sep 2023, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510136v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of the Dielectric Response of C-S-H</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
+                <w:t xml:space="preserve">Broadband Dielectric Characterization With Flow Through Coaxial Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Brierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanxi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEMA2023: 14th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Queensland; Lincoln Agritech Ltd, Sep 2023, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391858v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic properties of concrete: bottom-up modeling from the molecular scale</w:t>
               </w:r>
@@ -3200,277 +3200,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Measurement for Green Civil Engineering Materials Using Dielectric Spectroscopty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband Dielectric Characterization of Bentonite for Hydromechanical Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caifang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benboudjema Farid</w:t>
+                <w:t xml:space="preserve">Maria Merlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
+              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727792v1</w:t>
+                <w:t xml:space="preserve">hal-01727843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Dielectric Characterization of Bentonite for Hydromechanical Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+                <w:t xml:space="preserve">Moisture Measurement for Green Civil Engineering Materials Using Dielectric Spectroscopty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caifang Cai</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Merlan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
+                <w:t xml:space="preserve">Benboudjema Farid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727843v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of surface cracks using bi-frequency eddy current images and a direct semi-analytic model</w:t>
               </w:r>
@@ -3844,51 +3844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Neel Effect Current Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3926,64 +3926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed eddy current imaging of complex metallic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4021,64 +4021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed eddy current imaging device for non destructive evaluation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4138,77 +4138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif instrumental d'imagerie à courants de Foucault pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,51 +4259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Neel Effect current sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4373,77 +4373,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif instrumental d’imagerie à courants de Foucault pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4777,51 +4777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="341D4767"/>
+    <w:nsid w:val="A3E3140C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5008,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Cung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hoang Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2018-0102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bittner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scheuermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030611" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifang Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.129-138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/12/125604" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Couderette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2222021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Cung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.03.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2611" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09102006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Brierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cesbron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Wagner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2018.8699076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benboudjema Farid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merlan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Cung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hoang Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2018-0102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bittner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scheuermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifang Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.129-138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Couderette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2222021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/12/125604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Cung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.03.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2611" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09102006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Brierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cesbron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Wagner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2018.8699076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merlan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benboudjema Farid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>