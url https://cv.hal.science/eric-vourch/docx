--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -208,63 +208,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Mortar Hydration Combining Microwave and Calorimetry Measurements</w:t>
+                <w:t xml:space="preserve">Dielectric permittivity of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -287,118 +287,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.107178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2023.3256462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164383v1</w:t>
+                <w:t xml:space="preserve">hal-04072394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric permittivity of C-S-H</w:t>
+                <w:t xml:space="preserve">Monitoring of Mortar Hydration Combining Microwave and Calorimetry Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -421,82 +421,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.107178. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2023.3256462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072394v1</w:t>
+                <w:t xml:space="preserve">hal-04164383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of the pore solution in cement-based materials</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.112548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2429,51 +2429,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of the Dielectric Response of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,51 +2563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of molecular dynamics to compute the dielectric permittivity of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,277 +2682,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent permittivity of C-S-H</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Broadband Dielectric Characterization With Flow Through Coaxial Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Brierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanxi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">ISEMA2023: 14th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Queensland; Lincoln Agritech Ltd, Sep 2023, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426554v1</w:t>
+                <w:t xml:space="preserve">hal-04510136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Dielectric Characterization With Flow Through Coaxial Cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norman Wagner</w:t>
+                <w:t xml:space="preserve">Frequency-dependent permittivity of C-S-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ait Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guanxi Yan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEMA2023: 14th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Queensland; Lincoln Agritech Ltd, Sep 2023, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">ISEMA Down Under 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510136v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic properties of concrete: bottom-up modeling from the molecular scale</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Characterization of Hemp Concrete in the 2.4 GHz WiFi Frequency Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,293 +3200,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Dielectric Characterization of Bentonite for Hydromechanical Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+                <w:t xml:space="preserve">Moisture Measurement for Green Civil Engineering Materials Using Dielectric Spectroscopty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727843v1</w:t>
+                <w:t xml:space="preserve">hal-01727792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Measurement for Green Civil Engineering Materials Using Dielectric Spectroscopty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband Dielectric Characterization of Bentonite for Hydromechanical Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caifang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benboudjema Farid</w:t>
+                <w:t xml:space="preserve">Maria Merlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
+              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727792v1</w:t>
+                <w:t xml:space="preserve">hal-01727843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of surface cracks using bi-frequency eddy current images and a direct semi-analytic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caifang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3545,87 +3545,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on New Computational Methods for Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband dielectric spectroscopy open ended probe for the characterization of dispersive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3633,124 +3633,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lesoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonde de spectroscopie large bande pour la caractérisation de matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,444 +3758,444 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lesoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation, C2I 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Neel Effect Current Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed eddy current imaging of complex metallic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Le Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 2014)</w:t>
+              <w:t xml:space="preserve">EMSA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729038v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed eddy current imaging of complex metallic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Neel Effect Current Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014</w:t>
+              <w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561515v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed eddy current imaging device for non destructive evaluation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SENSORS, 2013 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Baltimore, MD, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2013.6688145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif instrumental d'imagerie à courants de Foucault pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,73 +4210,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ième Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Neel Effect current sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4305,51 +4305,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE sensors 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4359,146 +4359,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif instrumental d’imagerie à courants de Foucault pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Le Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation et Interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.87-92, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1206-6.c011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4508,100 +4508,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre optique à bande latérale unique auto-accordable pour les systèmes hybrides fibre-radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Bretagne occidentale - Brest, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00817878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4611,105 +4611,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes électromagnétiques pour la mesure, l'analyse et la transmission d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Ecole Normale Supérieure de Cachan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02498148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4777,51 +4777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3E3140C"/>
+    <w:nsid w:val="94EC209C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5008,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Cung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hoang Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2018-0102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bittner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scheuermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifang Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.129-138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Couderette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2222021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/12/125604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Cung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.03.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2611" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09102006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Brierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cesbron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Wagner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2018.8699076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merlan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benboudjema Farid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Cung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hoang Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2018-0102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bittner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scheuermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifang Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.129-138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Couderette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2222021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/12/125604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Cung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.03.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2611" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09102006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Brierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cesbron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2018.8699076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merlan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>