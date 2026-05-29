--- v2 (2026-05-02)
+++ v3 (2026-05-29)
@@ -3200,277 +3200,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Measurement for Green Civil Engineering Materials Using Dielectric Spectroscopty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband Dielectric Characterization of Bentonite for Hydromechanical Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caifang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Maria Merlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
+              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727792v1</w:t>
+                <w:t xml:space="preserve">hal-01727843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Dielectric Characterization of Bentonite for Hydromechanical Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+                <w:t xml:space="preserve">Moisture Measurement for Green Civil Engineering Materials Using Dielectric Spectroscopty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727843v1</w:t>
+                <w:t xml:space="preserve">hal-01727792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of surface cracks using bi-frequency eddy current images and a direct semi-analytic model</w:t>
               </w:r>
@@ -3825,217 +3825,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed eddy current imaging of complex metallic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Neel Effect Current Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Vourc'H</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014</w:t>
+              <w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561515v1</w:t>
+                <w:t xml:space="preserve">hal-01729038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Neel Effect Current Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed eddy current imaging of complex metallic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Le Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vourc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 2014)</w:t>
+              <w:t xml:space="preserve">EMSA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729038v1</w:t>
+                <w:t xml:space="preserve">hal-01561515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed eddy current imaging device for non destructive evaluation applications</w:t>
               </w:r>
@@ -4777,51 +4777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94EC209C"/>
+    <w:nsid w:val="8856CA75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5008,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Cung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hoang Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2018-0102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bittner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scheuermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifang Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.129-138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Couderette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2222021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/12/125604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Cung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.03.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2611" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09102006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Brierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cesbron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2018.8699076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merlan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ait Hamadouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ferhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3256462" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01577A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Cung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Hoang Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2018-0102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bittner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scheuermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifang Cai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.129-138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Couderette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2222021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/12/125604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Cung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.03.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2611" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Diraison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER09102006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Brierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cesbron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carasek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Cascudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76547-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bennai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAMC.2018.8699076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merlan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2013.6688145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>