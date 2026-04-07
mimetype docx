--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -533,526 +533,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afin que ceux qui aspirent aux charges de judicature puissent estre instruits'' : l’implication du procureur-général Verrier dans la formation des officiers de justice en Nouvelle-France. Une adaptation juridique ?</w:t>
+                <w:t xml:space="preserve">En vertu des décrets de prise de corps &amp;quot;. L'arrestation sous l'Ancien Régime (normes, pratiques, réception)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éric Wenzel et Éric de Mari. </w:t>
+              <w:t xml:space="preserve">Frédéric Chauvaud et Pierre Prétou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapter le droit et rendre la justice aux colonies - Thémis outre-mer (XVIe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUD, pp.67-78, 2015, 978-2-36441-153-1</w:t>
+              <w:t xml:space="preserve">Arrestation, capture, interpellation du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293-296, 2015, 978-2-7535-4256-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329473v1</w:t>
+                <w:t xml:space="preserve">hal-02336804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En vertu des décrets de prise de corps &amp;quot;. L'arrestation sous l'Ancien Régime (normes, pratiques, réception)</w:t>
+                <w:t xml:space="preserve">Afin que ceux qui aspirent aux charges de judicature puissent estre instruits'' : l’implication du procureur-général Verrier dans la formation des officiers de justice en Nouvelle-France. Une adaptation juridique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Chauvaud et Pierre Prétou. </w:t>
+              <w:t xml:space="preserve">Éric Wenzel et Éric de Mari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arrestation, capture, interpellation du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293-296, 2015, 978-2-7535-4256-3</w:t>
+              <w:t xml:space="preserve">Adapter le droit et rendre la justice aux colonies - Thémis outre-mer (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.67-78, 2015, 978-2-36441-153-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336804v1</w:t>
+                <w:t xml:space="preserve">hal-02329473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'abandon de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ? »</w:t>
+                <w:t xml:space="preserve">« &amp;quot;Avez-vous une intime conviction ?&amp;quot; : les fondements historico-juridiques de la preuve morale en droit français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La torture, de quel droit ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imago, pp.105-114, 2014</w:t>
+              <w:t xml:space="preserve">La justice en droit et conscience du Moyen Age à nos jours (Actes du colloque international de Dijon, 17-18 octobre 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.183-194, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01120256v1</w:t>
+                <w:t xml:space="preserve">halshs-01120258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Justice et culture militaires dans le Pays des Illinois au XVIIIe siècle à travers une affaire de désertion »</w:t>
+                <w:t xml:space="preserve">« L'abandon de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 68 (1-2), pp.85-100, 2014</w:t>
+              <w:t xml:space="preserve">La torture, de quel droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imago, pp.105-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01153152v1</w:t>
+                <w:t xml:space="preserve">halshs-01120256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Question questionnée : les enquêtes sur les usages de la torture judiciaire dans le ressort du Parlement de Paris au XVIIIe siècle »</w:t>
+                <w:t xml:space="preserve">« Justice et culture militaires dans le Pays des Illinois au XVIIIe siècle à travers une affaire de désertion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la réalité à la "vérité" dans les modes de gouvernement (Moyen Age-Temps modernes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.249-255, 2014</w:t>
+              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68 (1-2), pp.85-100, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01120261v1</w:t>
+                <w:t xml:space="preserve">halshs-01153152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclin de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ?</w:t>
+                <w:t xml:space="preserve">« La Question questionnée : les enquêtes sur les usages de la torture judiciaire dans le ressort du Parlement de Paris au XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Campana, L. Delia, B. Garnot (Dirs.). </w:t>
+              <w:t xml:space="preserve">Anne Mailloux; Laure Verdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Torture, de quels droits ? Une pratique de pouvoir, XVIe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Imago, pp.105-114, 2014, 978-2-84952-710-8</w:t>
+              <w:t xml:space="preserve">De la réalité à la "vérité" dans les modes de gouvernement (Moyen Age-Temps modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.249-255, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337744v1</w:t>
+                <w:t xml:space="preserve">halshs-01120261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Avez-vous une intime conviction ?&amp;quot; : les fondements historico-juridiques de la preuve morale en droit français »</w:t>
+                <w:t xml:space="preserve">Le déclin de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Campana, L. Delia, B. Garnot (Dirs.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La justice en droit et conscience du Moyen Age à nos jours (Actes du colloque international de Dijon, 17-18 octobre 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUD, pp.183-194, 2014</w:t>
+              <w:t xml:space="preserve">La Torture, de quels droits ? Une pratique de pouvoir, XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Imago, pp.105-114, 2014, 978-2-84952-710-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01120258v1</w:t>
+                <w:t xml:space="preserve">hal-02337744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1711,51 +1711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E58C8EB9"/>
+    <w:nsid w:val="7A4DA69E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1942,51 +1942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-wenzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wenzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-wenzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wenzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>