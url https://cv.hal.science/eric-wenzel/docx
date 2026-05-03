--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -114,1115 +114,1115 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Intégrer la magistrature coloniale à l'époque de l'Ancien Régime : conditions normatives et réalités ultra-marines »</w:t>
+                <w:t xml:space="preserve">The Voice of the Litigant, the Voice of the Spokesman ? The role of Interpreters in Trials in Canada under the French Regime, 17th to 18th Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Voices in the Legal Archives in the French Atlantic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nancy Christie (University of Western Ontario), Michael Gauvreau (McMaster University), Clare Crowston (University of Illinois, Urbana), May 2018, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01841249v1</w:t>
+                <w:t xml:space="preserve">hal-02345256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyers sans parole : les factums criminels, des plaidoyers scripturaux entre argumentations juridiques et références antiques à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plaidoyers à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Avignon et des Pays de Vaucluse, Jun 2014, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les procès des administrateurs coloniaux sous l'Ancien Régime : justice(s) d'exception ou exception de justice ? »</w:t>
+                <w:t xml:space="preserve">« Le juge mène-t-il l’enquête ? Le lieutenant criminel en Nouvelle-France entre respect de la procédure et adaptations coloniales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric de Mari, Eric Wenzel (dir.). </w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les justices d'exception dans les colonies (16e-20e siècles). La balance déséquilibrée de Thémis ultramarine (16e-20e siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUD, p. 69-82, 2018</w:t>
+              <w:t xml:space="preserve">Du lieutenant criminel au juge d’instruction. Evolutions historiques et défis contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 225-233, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01841218v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01841258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le juge mène-t-il l’enquête ? Le lieutenant criminel en Nouvelle-France entre respect de la procédure et adaptations coloniales »</w:t>
+                <w:t xml:space="preserve">« Les procès des administrateurs coloniaux sous l'Ancien Régime : justice(s) d'exception ou exception de justice ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">Eric de Mari, Eric Wenzel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du lieutenant criminel au juge d’instruction. Evolutions historiques et défis contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 225-233, 2018</w:t>
+              <w:t xml:space="preserve">Les justices d'exception dans les colonies (16e-20e siècles). La balance déséquilibrée de Thémis ultramarine (16e-20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, p. 69-82, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01841258v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01841218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de la généalogie : le regard de l'historien du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Histoire du Notariat. Le Gnomon - Actes du colloque Droit et généalogie, Université d'Avignon, 9 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 186, pp.17-22, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La procédure criminelle au Canada sous le régime français (1670-1760) : un exemple d'adaptation de la norme juridique à l'époque du premier empire colonial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93 (1), pp.103-114, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En vertu des décrets de prise de corps &amp;quot;. L'arrestation sous l'Ancien Régime (normes, pratiques, réception)</w:t>
+                <w:t xml:space="preserve">Afin que ceux qui aspirent aux charges de judicature puissent estre instruits'' : l’implication du procureur-général Verrier dans la formation des officiers de justice en Nouvelle-France. Une adaptation juridique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Chauvaud et Pierre Prétou. </w:t>
+              <w:t xml:space="preserve">Éric Wenzel et Éric de Mari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arrestation, capture, interpellation du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293-296, 2015, 978-2-7535-4256-3</w:t>
+              <w:t xml:space="preserve">Adapter le droit et rendre la justice aux colonies - Thémis outre-mer (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.67-78, 2015, 978-2-36441-153-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336804v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afin que ceux qui aspirent aux charges de judicature puissent estre instruits'' : l’implication du procureur-général Verrier dans la formation des officiers de justice en Nouvelle-France. Une adaptation juridique ?</w:t>
+                <w:t xml:space="preserve">En vertu des décrets de prise de corps &amp;quot;. L'arrestation sous l'Ancien Régime (normes, pratiques, réception)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éric Wenzel et Éric de Mari. </w:t>
+              <w:t xml:space="preserve">Frédéric Chauvaud et Pierre Prétou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapter le droit et rendre la justice aux colonies - Thémis outre-mer (XVIe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUD, pp.67-78, 2015, 978-2-36441-153-1</w:t>
+              <w:t xml:space="preserve">Arrestation, capture, interpellation du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293-296, 2015, 978-2-7535-4256-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329473v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;Avez-vous une intime conviction ?&amp;quot; : les fondements historico-juridiques de la preuve morale en droit français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en droit et conscience du Moyen Age à nos jours (Actes du colloque international de Dijon, 17-18 octobre 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, pp.183-194, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01120258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'abandon de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ? »</w:t>
+                <w:t xml:space="preserve">« Justice et culture militaires dans le Pays des Illinois au XVIIIe siècle à travers une affaire de désertion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La torture, de quel droit ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imago, pp.105-114, 2014</w:t>
+              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68 (1-2), pp.85-100, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01120256v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Justice et culture militaires dans le Pays des Illinois au XVIIIe siècle à travers une affaire de désertion »</w:t>
+                <w:t xml:space="preserve">« L'abandon de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 68 (1-2), pp.85-100, 2014</w:t>
+              <w:t xml:space="preserve">La torture, de quel droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imago, pp.105-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01153152v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01120256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Question questionnée : les enquêtes sur les usages de la torture judiciaire dans le ressort du Parlement de Paris au XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Mailloux; Laure Verdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la réalité à la "vérité" dans les modes de gouvernement (Moyen Age-Temps modernes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.249-255, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01120261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Campana, L. Delia, B. Garnot (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Torture, de quels droits ? Une pratique de pouvoir, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Imago, pp.105-114, 2014, 978-2-84952-710-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Voice of the Litigant, the Voice of the Spokesman ? The role of Interpreters in Trials in Canada under the French Regime, 17th to 18th Centuries</w:t>
+                <w:t xml:space="preserve">« Intégrer la magistrature coloniale à l'époque de l'Ancien Régime : conditions normatives et réalités ultra-marines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voices in the Legal Archives in the French Atlantic</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 398-399, p. 145-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02319854v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01841249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1711,51 +1711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A4DA69E"/>
+    <w:nsid w:val="65A856AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1942,51 +1942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-wenzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wenzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-wenzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wenzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>