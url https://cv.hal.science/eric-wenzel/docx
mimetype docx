--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -73,1577 +73,2213 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eric-wenzel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0005-2962-4241</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Voice of the Litigant, the Voice of the Spokesman ? The role of Interpreters in Trials in Canada under the French Regime, 17th to 18th Centuries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« &amp;quot;Vous devez aussi laisser une entière liberté aux officiers établis pour rendre la justice à mes sujets&amp;quot; : Frontenac et l’exercice ambigu de la justice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voices in the Legal Archives in the French Atlantic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nancy Christie (University of Western Ontario), Michael Gauvreau (McMaster University), Clare Crowston (University of Illinois, Urbana), May 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">75e Congrès de l’Institut d’histoire de l’Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHAF, Oct 2023, Saint-Jean-sur-Richelieu, France. pp.41-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345256v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les actionnaires de la Compagnie de la Guyane (1776-1785) : prosopographie d’une noblesse d’affaires confrontée aux défis d’un projet colonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les actionnaires des compagnies françaises à l’époque moderne (XVIIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Roulet, Jan 2025, Boulogne / France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un plaider coupable à la française ? Prendre droit par les charges selon l'ordonnance criminelle de 1670 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resist - The global consortium for french historical studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for French historical Studies, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;On appelle en Hollande action, une part qu'on a dans les Societez des Compagnies des Indes...&amp;quot; (Furetière) : les Compagnies coloniales du XVIIe siècle fondatrices des sociétés de capitaux modernes ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La naissance du marché des valeurs en France. L’achat et la vente d’actions (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Roulet, Oct 2021, Boulogne, France. pp.16-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The voice of the litigant, the voice of the spokesman ? The role of interpreters in trials in Canada, under the French Regime (17th-18th centuries) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voices from the Legal Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Sherbrooke (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Voice of the Litigant, the Voice of the Spokesman ? The role of Interpreters in Trials in Canada under the French Regime, 17th to 18th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voices in the Legal Archives in the French Atlantic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nancy Christie (University of Western Ontario), Michael Gauvreau (McMaster University), Clare Crowston (University of Illinois, Urbana), May 2018, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les juges, les témoignages et les aveux forcés : l’affaire du Chevalier de la Barre au prisme de la procédure criminelle de l’Ancien Régime »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Voltaire. Autour de l'affaire La Barre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris Sorbonne, France. pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plaidoyers sans parole : les factums criminels, des plaidoyers scripturaux entre argumentations juridiques et références antiques à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plaidoyers à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Avignon et des Pays de Vaucluse, Jun 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le juge mène-t-il l’enquête ? Le lieutenant criminel en Nouvelle-France entre respect de la procédure et adaptations coloniales »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Louis-Guillaume Verrier (1690-1758). Procureur-général du conseil supérieur de Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">halshs-01841258v1</w:t>
+              <w:t xml:space="preserve">Septentrion. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les procès des administrateurs coloniaux sous l'Ancien Régime : justice(s) d'exception ou exception de justice ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Justices d'exception dans les colonies (XVIe-XXe siècle). La balance déséquilibrée de Thémis ultramarine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-01841218v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, 2018, 978-2-36441-282-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'utilité de la généalogie : le regard de l'historien du droit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le peuple, le crime et la justice : mélanges offerts en l'honneur du professeur Benoît Garnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02335180v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 2017, 978-2-36441-244-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La procédure criminelle au Canada sous le régime français (1670-1760) : un exemple d'adaptation de la norme juridique à l'époque du premier empire colonial »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adapter le droit et rendre la justice aux colonies. Thémis Outre-mer (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-01153149v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 2015, 978-2-36441-153-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afin que ceux qui aspirent aux charges de judicature puissent estre instruits'' : l’implication du procureur-général Verrier dans la formation des officiers de justice en Nouvelle-France. Une adaptation juridique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La justice criminelle en Nouvelle-France (1670-1760) : le Grand Arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éric Wenzel et Éric de Mari. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-02329473v1</w:t>
+              <w:t xml:space="preserve">EUD, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01120245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En vertu des décrets de prise de corps &amp;quot;. L'arrestation sous l'Ancien Régime (normes, pratiques, réception)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La torture judiciaire dans la France d'Ancien Régime. Lumières sur la Question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Chauvaud et Pierre Prétou. </w:t>
-[...381 lines deleted...]
-                <w:t xml:space="preserve">hal-02337744v1</w:t>
+              <w:t xml:space="preserve">Editions universitaires de Dijon. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Intégrer la magistrature coloniale à l'époque de l'Ancien Régime : conditions normatives et réalités ultra-marines »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Le juge mène-t-il l’enquête ? Le lieutenant criminel en Nouvelle-France entre respect de la procédure et adaptations coloniales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01841249v1</w:t>
+              <w:t xml:space="preserve">Du lieutenant criminel au juge d’instruction. Evolutions historiques et défis contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 225-233, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01841258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les procès des administrateurs coloniaux sous l'Ancien Régime : justice(s) d'exception ou exception de justice ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric de Mari, Eric Wenzel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les justices d'exception dans les colonies (16e-20e siècles). La balance déséquilibrée de Thémis ultramarine (16e-20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, p. 69-82, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01841218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'utilité de la généalogie : le regard de l'historien du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Histoire du Notariat. Le Gnomon - Actes du colloque Droit et généalogie, Université d'Avignon, 9 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 186, pp.17-22, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La procédure criminelle au Canada sous le régime français (1670-1760) : un exemple d'adaptation de la norme juridique à l'époque du premier empire colonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 93 (1), pp.103-114, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;En vertu des décrets de prise de corps&amp;quot;. L'arrestation sous l'Ancien Régime (normes, pratiques, réception) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrestation, capture, interpellation du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afin que ceux qui aspirent aux charges de judicature puissent estre instruits'' : l’implication du procureur-général Verrier dans la formation des officiers de justice en Nouvelle-France. Une adaptation juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Wenzel et Éric de Mari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adapter le droit et rendre la justice aux colonies - Thémis outre-mer (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.67-78, 2015, 978-2-36441-153-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En vertu des décrets de prise de corps &amp;quot;. L'arrestation sous l'Ancien Régime (normes, pratiques, réception)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud et Pierre Prétou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrestation, capture, interpellation du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293-296, 2015, 978-2-7535-4256-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Justice et culture militaires dans le Pays des Illinois au XVIIIe siècle à travers une affaire de désertion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68 (1-2), pp.85-100, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'abandon de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La torture, de quel droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imago, pp.105-114, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01120256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Question questionnée : les enquêtes sur les usages de la torture judiciaire dans le ressort du Parlement de Paris au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Mailloux; Laure Verdon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la réalité à la "vérité" dans les modes de gouvernement (Moyen Age-Temps modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.249-255, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01120261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin de la torture dans la France du XVIIIe siècle : victoire des philosophes ou victoire du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Campana, L. Delia, B. Garnot (Dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Torture, de quels droits ? Une pratique de pouvoir, XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Imago, pp.105-114, 2014, 978-2-84952-710-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Avez-vous une intime conviction ?&amp;quot; : les fondements historico-juridiques de la preuve morale en droit français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en droit et conscience du Moyen Age à nos jours (Actes du colloque international de Dijon, 17-18 octobre 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.183-194, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01120258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Justices d'exception dans les colonies (XVIe-XXe siècle). La balance déséquilibrée de Thémis ultramarine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Intégrer la magistrature coloniale à l'époque de l'Ancien Régime : conditions normatives et réalités ultra-marines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...234 lines deleted...]
-                <w:t xml:space="preserve">halshs-01120245v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 398-399, p. 145-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01841249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 fiches d’histoire moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1711,51 +2347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65A856AE"/>
+    <w:nsid w:val="DB754471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1942,51 +2578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-wenzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wenzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841258v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-wenzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2962-4241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wenzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629296v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>