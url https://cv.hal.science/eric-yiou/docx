--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -481,408 +481,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Margin of Stability during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults and Patients with Parkinson’s Disease: A Comparison of Force Plate and Markerless Motion Capture Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Lumbar Delayed-Onset Muscle Soreness on Postural Stability in Standing Postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahel Memari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariève Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schwendenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24113322⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227838v1</w:t>
+                <w:t xml:space="preserve">hal-04447517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lumbar Delayed-Onset Muscle Soreness on Postural Stability in Standing Postures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical Center-of-Mass Braking and Motor Performance during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults, and Patients with Parkinson’s Disease: A Comparison of Force-Plate and Markerless Motion Capture Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109, pp.201-207. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447517v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Center-of-Mass Braking and Motor Performance during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults, and Patients with Parkinson’s Disease: A Comparison of Force-Plate and Markerless Motion Capture Systems</w:t>
+                <w:t xml:space="preserve">Evaluation of the Margin of Stability during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults and Patients with Parkinson’s Disease: A Comparison of Force Plate and Markerless Motion Capture Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (4), pp.1302. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24041302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24113322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947406v1</w:t>
+                <w:t xml:space="preserve">hal-05227838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre deux méthodes de suivi de la récupération neuromotrice après une réathlétisation post-blessure des membres inférieurs chez les joueurs de football d’élite : Limb Symmetry Index versus Normative Values</w:t>
               </w:r>
@@ -1728,286 +1728,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Patients With Parkinson’s Disease in an OFF-Medication State, Does Bilateral Electrostimulation of Tibialis Anterior Improve Anticipatory Postural Adjustments During Gait Initiation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+                <w:t xml:space="preserve">Évaluation et suivi du contrôle neuromoteur et postural des footballeurs de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 0631, pp.05-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288934v1</w:t>
+                <w:t xml:space="preserve">hal-04293271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et suivi du contrôle neuromoteur et postural des footballeurs de haut-niveau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Carling</w:t>
+                <w:t xml:space="preserve">In Patients With Parkinson’s Disease in an OFF-Medication State, Does Bilateral Electrostimulation of Tibialis Anterior Improve Anticipatory Postural Adjustments During Gait Initiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maille</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.692651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293271v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of short-term stretching of the triceps surae on ankle mobility and gait initiation in patients with Parkinson's disease</w:t>
               </w:r>
@@ -2032,51 +2032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Millerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahel Memari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role(s) of “Simultaneous Postural Adjustments” (SPA) during Single Step revealed with the Lissajous method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahel Memari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,351 +2822,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration on the Postural Organization of Gait Initiation in Young Adults and Elderly: A Randomized Sham Intervention Study</w:t>
+                <w:t xml:space="preserve">Anticipatory Postural Adjustments During Gait Initiation in Stroke Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cheze</w:t>
+                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1023), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01023⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439763v1</w:t>
+                <w:t xml:space="preserve">hal-04293235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory Postural Adjustments During Gait Initiation in Stroke Patients</w:t>
+                <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration on the Postural Organization of Gait Initiation in Young Adults and Elderly: A Randomized Sham Intervention Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Yiou</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1023), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293235v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Effects of Whole-Body Vibration on Human Gait: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3360,51 +3360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,51 +3650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (11), pp.815 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,402 +5508,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ankle loading on the relationship between temporal pressure and motor coordination</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les parkinsoniens en off médicamenteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Motor Control XII 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289170v1</w:t>
+                <w:t xml:space="preserve">hal-04297641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les parkinsoniens en off médicamenteux</w:t>
+                <w:t xml:space="preserve">In patients with Parkinson disease in the Off-medication state, bilateral electrostimulation of tibialis anterior improves anticipatory postural adjustments during gait initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zemouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">isprm 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297641v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In patients with Parkinson disease in the Off-medication state, bilateral electrostimulation of tibialis anterior improves anticipatory postural adjustments during gait initiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ankle loading on the relationship between temporal pressure and motor coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Larue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">isprm 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Progress In Motor Control XII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288975v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of thoracic spine manipulation on the biomechanical organisation of gait initiation: a pilot randomized study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,402 +5970,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of swing-foot strike pattern on balance control mechanisms during gait initiation over an obstacle to be cleared</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-effet biomécanique immédiat des vibrations corps entiers sur l’initiation de la marche des sujets âgés versus jeunes : étude randomisée contrôlée avec placebo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vialleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laffaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Motor Control XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Ansterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7ème Congrès International - ICEPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530047v1</w:t>
+                <w:t xml:space="preserve">hal-04285152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les patients en OFF médicamenteux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of swing-foot strike pattern on balance control mechanisms during gait initiation over an obstacle to be cleared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Progress In Motor Control XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Ansterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289004v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-effet biomécanique immédiat des vibrations corps entiers sur l’initiation de la marche des sujets âgés versus jeunes : étude randomisée contrôlée avec placebo</w:t>
+                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les patients en OFF médicamenteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L Chèze</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ditcharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International - ICEPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285152v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-heel shoes wear affects postural control during gait initiation in healthy young female adults</w:t>
               </w:r>
@@ -6390,51 +6390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6494,90 +6494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervical joint hypomobility simulated by neck braces and cervical orthosis alters gait initiation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Posture Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bratislava, Slovakia</w:t>
@@ -7264,51 +7264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738071v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports13120419" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05227838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Memari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schwendenmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Abboud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.02.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.10.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tamalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1448401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1213385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zemouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diakhat&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.692651" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vialleron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Millerioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02519159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blumen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ditcharles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.25570.2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00627" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00487" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ditcharles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19151-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine A Teyssedre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.03.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSNHMVMN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezaour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Bozec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZDJ4VW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK1CF2JC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.06.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MJ4PDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04297641v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fischer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ditcharles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714250" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ch&#232;ze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oustau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714223" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00343" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738071v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports13120419" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Memari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schwendenmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Abboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.02.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05227838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.10.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tamalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1448401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1213385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zemouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diakhat&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.692651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vialleron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Millerioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02519159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blumen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ditcharles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.25570.2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fischer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00627" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00487" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ditcharles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19151-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine A Teyssedre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.03.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSNHMVMN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezaour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Bozec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZDJ4VW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK1CF2JC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.06.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MJ4PDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04297641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fischer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ditcharles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714250" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ch&#232;ze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oustau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714223" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00343" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>