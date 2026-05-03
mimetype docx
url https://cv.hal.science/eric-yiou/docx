--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -481,408 +481,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lumbar Delayed-Onset Muscle Soreness on Postural Stability in Standing Postures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Margin of Stability during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults and Patients with Parkinson’s Disease: A Comparison of Force Plate and Markerless Motion Capture Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.02.001⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24113322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447517v1</w:t>
+                <w:t xml:space="preserve">hal-05227838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Center-of-Mass Braking and Motor Performance during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults, and Patients with Parkinson’s Disease: A Comparison of Force-Plate and Markerless Motion Capture Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Lumbar Delayed-Onset Muscle Soreness on Postural Stability in Standing Postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahel Memari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariève Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schwendenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (4), pp.1302. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24041302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947406v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Margin of Stability during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults and Patients with Parkinson’s Disease: A Comparison of Force Plate and Markerless Motion Capture Systems</w:t>
+                <w:t xml:space="preserve">Vertical Center-of-Mass Braking and Motor Performance during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults, and Patients with Parkinson’s Disease: A Comparison of Force-Plate and Markerless Motion Capture Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (11), pp.3322. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24113322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227838v1</w:t>
+                <w:t xml:space="preserve">hal-04947406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre deux méthodes de suivi de la récupération neuromotrice après une réathlétisation post-blessure des membres inférieurs chez les joueurs de football d’élite : Limb Symmetry Index versus Normative Values</w:t>
               </w:r>
@@ -996,4393 +996,4523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Component Analysis Enhanced with Bootstrapped Confidence Interval for the Classification of Parkinsonian Patients Using Gaussian Mixture Model and Gait Initiation Parameters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the impact of a 3-week specific-sport rehabilitation program on neuromotor control during single-leg countermovement-jump tests in professional soccer players with lower-limb injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24061885⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.1448401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1448401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506520v1</w:t>
+                <w:t xml:space="preserve">hal-05239945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of a 3-week specific-sport rehabilitation program on neuromotor control during single-leg countermovement-jump tests in professional soccer players with lower-limb injuries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principal Component Analysis Enhanced with Bootstrapped Confidence Interval for the Classification of Parkinsonian Patients Using Gaussian Mixture Model and Gait Initiation Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, pp.1448401. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1885), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1448401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24061885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239945v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport dependent effects on the sensory control of balance during upright posture: a comparison between professional horseback riders, judokas and non-athletes</w:t>
+                <w:t xml:space="preserve">Effect of Chronic Ankle Instability on the Biomechanical Organization of Gait Initiation: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
+                <w:t xml:space="preserve">Mohammad Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Zivari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Olivier</w:t>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1213385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141089v1</w:t>
+                <w:t xml:space="preserve">hal-04309198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Chronic Ankle Instability on the Biomechanical Organization of Gait Initiation: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Sport dependent effects on the sensory control of balance during upright posture: a comparison between professional horseback riders, judokas and non-athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Yousefi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaghayegh Zivari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Yiou</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.1596. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci13111596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1213385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309198v1</w:t>
+                <w:t xml:space="preserve">hal-05141089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance: Volume II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of experimentally induced cervical spine mobility alteration on the postural organisation of gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Cavallari</w:t>
+                <w:t xml:space="preserve">A Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Descarreaux</w:t>
+                <w:t xml:space="preserve">T Vialleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D G Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.910540⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10101-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282050v1</w:t>
+                <w:t xml:space="preserve">hal-05474867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Organization of Gait Initiation for Biomechanical Analysis Using Force Platform Recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Fourcade</w:t>
+                <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance: Volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Descarreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/64088⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.910540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947414v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et suivi du contrôle neuromoteur et postural des footballeurs de haut-niveau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+                <w:t xml:space="preserve">Postural Organization of Gait Initiation for Biomechanical Analysis Using Force Platform Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/64088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293271v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Patients With Parkinson’s Disease in an OFF-Medication State, Does Bilateral Electrostimulation of Tibialis Anterior Improve Anticipatory Postural Adjustments During Gait Initiation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+                <w:t xml:space="preserve">Évaluation et suivi du contrôle neuromoteur et postural des footballeurs de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 0631, pp.05-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288934v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of short-term stretching of the triceps surae on ankle mobility and gait initiation in patients with Parkinson's disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Patients With Parkinson’s Disease in an OFF-Medication State, Does Bilateral Electrostimulation of Tibialis Anterior Improve Anticipatory Postural Adjustments During Gait Initiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis Millerioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Fourcade</w:t>
+                <w:t xml:space="preserve">Ahmed Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105449⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.692651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289733v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Swing-Foot Strike Pattern on Balance Control Mechanisms during Gait Initiation over an Obstacle to Be Cleared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Artico</w:t>
+                <w:t xml:space="preserve">Acute effects of short-term stretching of the triceps surae on ankle mobility and gait initiation in patients with Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vialleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Millerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahel Memari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10010244⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.105449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113424v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Adaptive Gait and Postural Control: from Physiological to Pathological Mechanisms, Towards Prevention and Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Blumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cavallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (45), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2020.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role(s) of “Simultaneous Postural Adjustments” (SPA) during Single Step revealed with the Lissajous method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahel Memari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108, pp.109910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stretching exercises on human gait: a systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vialleron</w:t>
+                <w:t xml:space="preserve">Influence of Swing-Foot Strike Pattern on Balance Control Mechanisms during Gait Initiation over an Obstacle to Be Cleared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10010244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.25570.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04293242v1</w:t>
+                <w:t xml:space="preserve">hal-03113424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'équilibre postural lors de l'initiation de la marche avec enjambement d'obstacle de hauteur et de distance changeantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of stretching exercises on human gait: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vialleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.25570.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293278v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’adaptabilité du contrôle de l'équilibre lors de tâches locomotrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 0619, pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory Postural Adjustments During Gait Initiation in Stroke Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle de l'équilibre postural lors de l'initiation de la marche avec enjambement d'obstacle de hauteur et de distance changeantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 0621, pp.05-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293235v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration on the Postural Organization of Gait Initiation in Young Adults and Elderly: A Randomized Sham Intervention Study</w:t>
+                <w:t xml:space="preserve">Anticipatory Postural Adjustments During Gait Initiation in Stroke Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cheze</w:t>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1023), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01023⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439763v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Effects of Whole-Body Vibration on Human Gait: A Systematic Review and Meta-Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration on the Postural Organization of Gait Initiation in Young Adults and Elderly: A Randomized Sham Intervention Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vialleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hussein</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.627. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 10 (1023), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264321v1</w:t>
+                <w:t xml:space="preserve">hal-02439763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Yiou</w:t>
+                <w:t xml:space="preserve">Long-Term Effects of Whole-Body Vibration on Human Gait: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hamaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Laffaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00487⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026568v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural adaptations to unilateral knee joint hypomobility induced by orthosis wear during gait initiation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.e0116353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19151-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04272277v1</w:t>
+                <w:t xml:space="preserve">hal-05026568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Changing Body Weight Distribution on Mediolateral Stability Control during Gait Initiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Postural adaptations to unilateral knee joint hypomobility induced by orthosis wear during gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00127⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19151-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891186v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance control during gait initiation: State-of-the-art and research perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Changing Body Weight Distribution on Mediolateral Stability Control during Gait Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Viviés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5312/wjo.v8.i11.815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01648219v1</w:t>
+                <w:t xml:space="preserve">hal-01891186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory Postural Control of Stability during Gait Initiation Over Obstacles of Different Height and Distance Made Under Reaction-Time and Self-Initiated Instructions</w:t>
+                <w:t xml:space="preserve">Balance control during gait initiation: State-of-the-art and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00449⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.815 - 828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5312/wjo.v8.i11.815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484416v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organization of gait initiation made with or without an obstacle to clear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 234 (6), pp.1363-1375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-015-4319-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Specificity of Postural Threat on Anticipatory Postural Adjustments during Lateral Leg Raising</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipatory Postural Control of Stability during Gait Initiation Over Obstacles of Different Height and Distance Made Under Reaction-Time and Self-Initiated Instructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deroche</w:t>
+                <w:t xml:space="preserve">Claudine A Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-015-4471-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (449), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467685v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organisation of gait initiation made with or without an obstacle to clear</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directional Specificity of Postural Threat on Anticipatory Postural Adjustments during Lateral Leg Raising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fourcade</w:t>
+                <w:t xml:space="preserve">Manon Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Artico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Thierry Gélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069549⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234 (3), pp.659-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4471-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389127v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organisation of gait initiation made with or without an obstacle to clear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.011⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.2082 - 2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925400v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (2), pp.417-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811705v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in motor coordination during simultaneous leg flexion and finger extension: influence of temporal pressure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hussein</w:t>
+                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Larue</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083064⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), http://dx.doi.org/10.1016/j.gaitpost.2012.08.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966709v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability of anticipatory postural adjustments associated with voluntary movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related differences in motor coordination during simultaneous leg flexion and finger extension: influence of temporal pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hussein</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5312/wjo.v3.i6.75⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232313v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fear of falling on anticipatory postural control of medio-lateral stability during rapid leg flexion.</w:t>
+                <w:t xml:space="preserve">Adaptability of anticipatory postural adjustments associated with voluntary movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Woodman</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1680-7⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (6), pp.75--86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5312/wjo.v3.i6.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00580545v1</w:t>
+                <w:t xml:space="preserve">hal-01232313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of mediolateral stability during rapid step initiation with preferred and non-preferred leg: is it symmetrical?</w:t>
+                <w:t xml:space="preserve">Influence of fear of falling on anticipatory postural control of medio-lateral stability during rapid leg flexion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (4), pp.611-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1680-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.03.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00583620v1</w:t>
+                <w:t xml:space="preserve">hal-00580545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lower limb muscle fatigue induced by high-level isometric contractions on postural maintenance and postural adjustments associated with bilateral forward-reach task.</w:t>
+                <w:t xml:space="preserve">Control of mediolateral stability during rapid step initiation with preferred and non-preferred leg: is it symmetrical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Le Bozec</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (1), pp.97-101. </w:t>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.145-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616318v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does symmetrical upper limb task involve symmetrical postural adjustments?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Effect of lower limb muscle fatigue induced by high-level isometric contractions on postural maintenance and postural adjustments associated with bilateral forward-reach task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Heugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30 (2), pp.239-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.97-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616324v1</w:t>
+                <w:t xml:space="preserve">hal-00616318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of base of support size on arm pointing performance and associated anticipatory postural adjustments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does symmetrical upper limb task involve symmetrical postural adjustments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.06.034⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.239-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026609v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of pointing and stepping: do postural phenomena result from the juxtaposition of the dynamics of each task?</w:t>
+                <w:t xml:space="preserve">Influence of base of support size on arm pointing performance and associated anticipatory postural adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schneider</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 423 (1), pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination of pointing and stepping: do postural phenomena result from the juxtaposition of the dynamics of each task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 425 (1), pp.63-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5392,51 +5522,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning applied to the analysis of the gait initiation process in Parkinson’s disease using Principal Component Analysis and bootstrapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5478,1368 +5608,1368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37eme congres de la societe francaise de medecine physique et de réadaptation. SOFMER 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les parkinsoniens en off médicamenteux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ankle loading on the relationship between temporal pressure and motor coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Larue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Progress In Motor Control XII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297641v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In patients with Parkinson disease in the Off-medication state, bilateral electrostimulation of tibialis anterior improves anticipatory postural adjustments during gait initiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of thoracic spine manipulation on the biomechanical organisation of gait initiation: a pilot randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">isprm 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S227-S229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288975v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ankle loading on the relationship between temporal pressure and motor coordination</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In patients with Parkinson disease in the Off-medication state, bilateral electrostimulation of tibialis anterior improves anticipatory postural adjustments during gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ditcharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Motor Control XII 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">isprm 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289170v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of thoracic spine manipulation on the biomechanical organisation of gait initiation: a pilot randomized study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les parkinsoniens en off médicamenteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289049v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-effet biomécanique immédiat des vibrations corps entiers sur l’initiation de la marche des sujets âgés versus jeunes : étude randomisée contrôlée avec placebo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of swing-foot strike pattern on balance control mechanisms during gait initiation over an obstacle to be cleared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International - ICEPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Progress In Motor Control XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Ansterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285152v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of swing-foot strike pattern on balance control mechanisms during gait initiation over an obstacle to be cleared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Artico</w:t>
+                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les patients en OFF médicamenteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Motor Control XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Ansterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530047v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les patients en OFF médicamenteux</w:t>
+                <w:t xml:space="preserve">Post-effet biomécanique immédiat des vibrations corps entiers sur l’initiation de la marche des sujets âgés versus jeunes : étude randomisée contrôlée avec placebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Fourcade</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vialleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laffaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès International - ICEPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289004v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-heel shoes wear affects postural control during gait initiation in healthy young female adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S154-S156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervical joint hypomobility simulated by neck braces and cervical orthosis alters gait initiation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Posture Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Effects of Thoracic Spine Manipulation on the Biomechanical Organisation of Gait Initiation: A Randomized Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2019, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temporal pressure constraint on the biomechanical organization of gait initiation made with or without obstacle to clear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6849,130 +6979,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Control Specificities According to Sports Expertise: A Comparison between Female Soccer Players, Horseback Riders and Non-Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6982,65 +7112,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’équilibre lors du mouvement volontaire et de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,65 +7189,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Delafontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Locomotion humaine: bases fondamentales, évaluation clinique et applications thérapeutiques de l’enfant à l’adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson Elsevier, 37-58 (Chapitre 3), 2018, 978-2-294-75504-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7264,51 +7394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738071v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports13120419" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Memari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schwendenmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Abboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.02.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05227838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.10.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tamalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1448401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1213385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zemouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diakhat&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.692651" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vialleron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Millerioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02519159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blumen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ditcharles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.25570.2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fischer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00627" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00487" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ditcharles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19151-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine A Teyssedre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.03.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSNHMVMN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezaour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Bozec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZDJ4VW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK1CF2JC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.06.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MJ4PDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04297641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fischer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ditcharles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714250" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ch&#232;ze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oustau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714223" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00343" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738071v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports13120419" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05227838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Memari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schwendenmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Abboud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.02.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.10.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tamalet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1448401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1213385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delafontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vialleron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Diakhat&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fourcade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10101-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zemouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diakhat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.692651" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vialleron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Millerioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02519159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blumen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109910" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ditcharles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.25570.2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fischer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00627" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00487" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ditcharles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19151-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine A Teyssedre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00449" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.03.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSNHMVMN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezaour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Bozec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.07.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZDJ4VW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK1CF2JC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.06.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MJ4PDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ditcharles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714250" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04297641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemouri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ch&#232;ze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oustau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289185v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00343" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>