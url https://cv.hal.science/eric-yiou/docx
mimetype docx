--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -481,1404 +481,1404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Margin of Stability during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults and Patients with Parkinson’s Disease: A Comparison of Force Plate and Markerless Motion Capture Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the impact of a 3-week specific-sport rehabilitation program on neuromotor control during single-leg countermovement-jump tests in professional soccer players with lower-limb injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24113322⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.1448401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1448401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227838v1</w:t>
+                <w:t xml:space="preserve">hal-05239945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lumbar Delayed-Onset Muscle Soreness on Postural Stability in Standing Postures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principal Component Analysis Enhanced with Bootstrapped Confidence Interval for the Classification of Parkinsonian Patients Using Gaussian Mixture Model and Gait Initiation Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.02.001⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1885), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24061885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447517v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Center-of-Mass Braking and Motor Performance during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults, and Patients with Parkinson’s Disease: A Comparison of Force-Plate and Markerless Motion Capture Systems</w:t>
+                <w:t xml:space="preserve">Evaluation of the Margin of Stability during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults and Patients with Parkinson’s Disease: A Comparison of Force Plate and Markerless Motion Capture Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (4), pp.1302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24041302⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24113322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947406v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre deux méthodes de suivi de la récupération neuromotrice après une réathlétisation post-blessure des membres inférieurs chez les joueurs de football d’élite : Limb Symmetry Index versus Normative Values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Lumbar Delayed-Onset Muscle Soreness on Postural Stability in Standing Postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahel Memari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariève Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schwendenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Memain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Tamalet</w:t>
+                <w:t xml:space="preserve">Jacques Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.10.007⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239743v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of a 3-week specific-sport rehabilitation program on neuromotor control during single-leg countermovement-jump tests in professional soccer players with lower-limb injuries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical Center-of-Mass Braking and Motor Performance during Gait Initiation in Young Healthy Adults, Elderly Healthy Adults, and Patients with Parkinson’s Disease: A Comparison of Force-Plate and Markerless Motion Capture Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1448401⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239945v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Component Analysis Enhanced with Bootstrapped Confidence Interval for the Classification of Parkinsonian Patients Using Gaussian Mixture Model and Gait Initiation Parameters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison entre deux méthodes de suivi de la récupération neuromotrice après une réathlétisation post-blessure des membres inférieurs chez les joueurs de football d’élite : Limb Symmetry Index versus Normative Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Memain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1885), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, in press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24061885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506520v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Chronic Ankle Instability on the Biomechanical Organization of Gait Initiation: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Sport dependent effects on the sensory control of balance during upright posture: a comparison between professional horseback riders, judokas and non-athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Yousefi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaghayegh Zivari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Yiou</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.1596. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci13111596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1213385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309198v1</w:t>
+                <w:t xml:space="preserve">hal-05141089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport dependent effects on the sensory control of balance during upright posture: a comparison between professional horseback riders, judokas and non-athletes</w:t>
+                <w:t xml:space="preserve">Effect of Chronic Ankle Instability on the Biomechanical Organization of Gait Initiation: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
+                <w:t xml:space="preserve">Mohammad Yousefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Zivari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Olivier</w:t>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1213385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141089v1</w:t>
+                <w:t xml:space="preserve">hal-04309198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimentally induced cervical spine mobility alteration on the postural organisation of gait initiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Fourcade</w:t>
+                <w:t xml:space="preserve">Postural Organization of Gait Initiation for Biomechanical Analysis Using Force Platform Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10101-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/64088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474867v1</w:t>
+                <w:t xml:space="preserve">hal-04947414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance: Volume II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Descarreaux</w:t>
+                <w:t xml:space="preserve">Effects of experimentally induced cervical spine mobility alteration on the postural organisation of gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vialleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D G Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.910540⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10101-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282050v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Organization of Gait Initiation for Biomechanical Analysis Using Force Platform Recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Fourcade</w:t>
+                <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance: Volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Descarreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/64088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.910540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947414v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et suivi du contrôle neuromoteur et postural des footballeurs de haut-niveau</w:t>
               </w:r>
@@ -2162,51 +2162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Millerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahel Memari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,1130 +2251,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Adaptive Gait and Postural Control: from Physiological to Pathological Mechanisms, Towards Prevention and Rehabilitation</w:t>
+                <w:t xml:space="preserve">Analyse de l’adaptabilité du contrôle de l'équilibre lors de tâches locomotrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Blumen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Cavallari</w:t>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Mourey</w:t>
+                <w:t xml:space="preserve">Romain Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 0619, pp.15-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519159v1</w:t>
+                <w:t xml:space="preserve">hal-04293267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role(s) of “Simultaneous Postural Adjustments” (SPA) during Single Step revealed with the Lissajous method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle de l'équilibre postural lors de l'initiation de la marche avec enjambement d'obstacle de hauteur et de distance changeantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 0621, pp.05-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287968v1</w:t>
+                <w:t xml:space="preserve">hal-04293278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Swing-Foot Strike Pattern on Balance Control Mechanisms during Gait Initiation over an Obstacle to Be Cleared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10010244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stretching exercises on human gait: a systematic review and meta-analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Fourcade</w:t>
+                <w:t xml:space="preserve">Editorial: Adaptive Gait and Postural Control: from Physiological to Pathological Mechanisms, Towards Prevention and Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Blumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.25570.2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2020.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293242v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’adaptabilité du contrôle de l'équilibre lors de tâches locomotrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
+                <w:t xml:space="preserve">The role(s) of “Simultaneous Postural Adjustments” (SPA) during Single Step revealed with the Lissajous method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahel Memari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.109910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293267v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'équilibre postural lors de l'initiation de la marche avec enjambement d'obstacle de hauteur et de distance changeantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of stretching exercises on human gait: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vialleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.25570.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293278v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory Postural Adjustments During Gait Initiation in Stroke Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+                <w:t xml:space="preserve">Long-Term Effects of Whole-Body Vibration on Human Gait: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hussein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00352⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293235v1</w:t>
+                <w:t xml:space="preserve">hal-02264321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration on the Postural Organization of Gait Initiation in Young Adults and Elderly: A Randomized Sham Intervention Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1023), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2019.01023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Effects of Whole-Body Vibration on Human Gait: A Systematic Review and Meta-Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fischer</w:t>
+                <w:t xml:space="preserve">Anticipatory Postural Adjustments During Gait Initiation in Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.627. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264321v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: The Contribution of Postural Adjustments to Body Balance and Motor Performance</w:t>
               </w:r>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,51 +3594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Changing Body Weight Distribution on Mediolateral Stability Control during Gait Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,90 +3741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance control during gait initiation: State-of-the-art and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (11), pp.815 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3884,64 +3884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 234 (6), pp.1363-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3988,51 +3988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory Postural Control of Stability during Gait Initiation Over Obstacles of Different Height and Distance Made Under Reaction-Time and Self-Initiated Instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine A Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (sup1), pp.2082 - 2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,51 +4352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,317 +4476,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Age-related differences in motor coordination during simultaneous leg flexion and finger extension: influence of temporal pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811705v2</w:t>
+                <w:t xml:space="preserve">hal-00966709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in motor coordination during simultaneous leg flexion and finger extension: influence of temporal pressure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hussein</w:t>
+                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Larue</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83064. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), http://dx.doi.org/10.1016/j.gaitpost.2012.08.011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966709v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptability of anticipatory postural adjustments associated with voluntary movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (6), pp.75--86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5638,630 +5638,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ankle loading on the relationship between temporal pressure and motor coordination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Larue</w:t>
+                <w:t xml:space="preserve">High-heel shoes wear affects postural control during gait initiation in healthy young female adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ditcharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Motor Control XII 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S154-S156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289170v1</w:t>
+                <w:t xml:space="preserve">hal-04289014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of thoracic spine manipulation on the biomechanical organisation of gait initiation: a pilot randomized study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">In patients with Parkinson disease in the Off-medication state, bilateral electrostimulation of tibialis anterior improves anticipatory postural adjustments during gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">isprm 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289049v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In patients with Parkinson disease in the Off-medication state, bilateral electrostimulation of tibialis anterior improves anticipatory postural adjustments during gait initiation</w:t>
+                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les parkinsoniens en off médicamenteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zemouri</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Ditcharles</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">isprm 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288975v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les parkinsoniens en off médicamenteux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ankle loading on the relationship between temporal pressure and motor coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Larue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Progress In Motor Control XII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297641v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of swing-foot strike pattern on balance control mechanisms during gait initiation over an obstacle to be cleared</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term effects of thoracic spine manipulation on the biomechanical organisation of gait initiation: a pilot randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ditcharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Motor Control XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S227-S229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530047v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’électrostimulation fonctionnelle du tibial antérieur améliore les ajustements posturaux anticipateurs lors de l’initiation de la marche chez les patients en OFF médicamenteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6270,444 +6275,439 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-effet biomécanique immédiat des vibrations corps entiers sur l’initiation de la marche des sujets âgés versus jeunes : étude randomisée contrôlée avec placebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vialleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laffaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International - ICEPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-heel shoes wear affects postural control during gait initiation in healthy young female adults</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of swing-foot strike pattern on balance control mechanisms during gait initiation over an obstacle to be cleared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Teyssèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Motor Control XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Ansterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04289014v1</w:t>
+                <w:t xml:space="preserve">hal-04530047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervical joint hypomobility simulated by neck braces and cervical orthosis alters gait initiation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ditcharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Posture Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bratislava, Slovakia</w:t>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de la société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6993,90 +6993,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Control Specificities According to Sports Expertise: A Comparison between Female Soccer Players, Horseback Riders and Non-Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,51 +7126,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’équilibre lors du mouvement volontaire et de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7394,51 +7394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738071v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports13120419" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05227838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Memari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schwendenmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Abboud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.02.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.10.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tamalet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1448401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1213385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delafontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vialleron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Diakhat&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fourcade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10101-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zemouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diakhat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.692651" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vialleron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Millerioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02519159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blumen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109910" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ditcharles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.25570.2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fischer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00627" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00487" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ditcharles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19151-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine A Teyssedre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00449" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.03.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSNHMVMN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezaour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Bozec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.07.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZDJ4VW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK1CF2JC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.06.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MJ4PDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ditcharles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714250" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04297641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemouri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ch&#232;ze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oustau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289185v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00343" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738071v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports13120419" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tamalet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1448401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061885" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05227838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Memari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schwendenmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Abboud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.02.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Memain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.10.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1213385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04309198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yousefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Zivari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13111596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delafontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vialleron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Diakhat&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fourcade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10101-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cavallari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.910540" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zemouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diakhat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.692651" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vialleron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Millerioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hussein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ditcharles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10010244" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02519159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blumen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109910" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.25570.2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fischer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffaye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00627" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Honeine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00352" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00487" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ditcharles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19151-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01648219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v8.i11.815" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4319-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine A Teyssedre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00449" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gendre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4471-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Artico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083064" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v3.i6.75" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woodman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1680-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M93VD1B4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.03.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSNHMVMN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezaour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Bozec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.07.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZDJ4VW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK1CF2JC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.06.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616336v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MJ4PDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delafontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oustau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ditcharles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714223" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04297641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemouri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714250" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ch&#232;ze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289185v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00343" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>