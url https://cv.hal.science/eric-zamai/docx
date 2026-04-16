--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -335,330 +335,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring cyberthreats in railway systems: A hybrid framework for detecting stealthy data tampering attacks</w:t>
+                <w:t xml:space="preserve">Safety Filters Against Actuator Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+                <w:t xml:space="preserve">Carlos Murguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
+                <w:t xml:space="preserve">Daniel Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Zamai</w:t>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2025.111747⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287304v1</w:t>
+                <w:t xml:space="preserve">hal-05080593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Filters Against Actuator Attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Monitoring cyberthreats in railway systems: A hybrid framework for detecting stealthy data tampering attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+                <w:t xml:space="preserve">Eric Zamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 266, Part B, pp.111747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.7871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2025.111747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080593v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis, prevention, and feasibility assessment of stealthy ageing attacks on dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1586,243 +1586,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal reactive supervision of grid connected PV systems with batteries in real conditions</w:t>
+                <w:t xml:space="preserve">Modeling the distribution grid by Petri Nets for reconfiguration the power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Riffonneau</w:t>
+                <w:t xml:space="preserve">Chau Pham Thi Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Éric Zamaï</w:t>
+                <w:t xml:space="preserve">Yen Pham Thi Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.4607-4615</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 433-440, pp.2561-2565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800332v1</w:t>
+                <w:t xml:space="preserve">hal-00676903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the distribution grid by Petri Nets for reconfiguration the power system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal reactive supervision of grid connected PV systems with batteries in real conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Riffonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau Pham Thi Huyen</w:t>
+                <w:t xml:space="preserve">Franck Barruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Baghzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yen Pham Thi Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 433-440, pp.2561-2565</w:t>
+              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.4607-4615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676903v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal household energy management and economic analysis: from sizing to operation scheduling</w:t>
               </w:r>
@@ -2126,243 +2126,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Sytem Reinforcing for Blackout Prevention by a Multi-Objective Optimal Placement of FACTS devices</w:t>
+                <w:t xml:space="preserve">Analysis of Large Scale Blackouts and recommendations for Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Besanger</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IREE, International Review of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (1), pp.190-201</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.1189 - 1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164540v1</w:t>
+                <w:t xml:space="preserve">hal-00192269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Large Scale Blackouts and recommendations for Prevention</w:t>
+                <w:t xml:space="preserve">Power Sytem Reinforcing for Blackout Prevention by a Multi-Objective Optimal Placement of FACTS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Radu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.1189 - 1195</w:t>
+              <w:t xml:space="preserve">IREE, International Review of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.190-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192269v1</w:t>
+                <w:t xml:space="preserve">hal-00164540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality, Productivity, Security and Ecological Criteria for Synthesis of monitoring laws</w:t>
               </w:r>
@@ -2564,213 +2564,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator and Sensor Attacks Detection Method based on Attack Reconstruction</w:t>
+                <w:t xml:space="preserve">Optimal Stealthy Attack Design Using Sequential Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.736-743, </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.744-751, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929773v1</w:t>
+                <w:t xml:space="preserve">hal-04929775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal assessment of malicious behaviors: application to turnout field data monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,213 +2798,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Stealthy Attack Design Using Sequential Linear Programming</w:t>
+                <w:t xml:space="preserve">Actuator and Sensor Attacks Detection Method based on Attack Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.744-751, </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.736-743, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929775v1</w:t>
+                <w:t xml:space="preserve">hal-04929773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal assessment of malicious turnout behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès annuel de la SAGIP, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3042,64 +3042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work in Progress - Model-Check PLC Programs: Towards a Efficient Formalization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ravakambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3140,334 +3140,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersécurité des Systèmes de Surveillance des Appareils de Voie Ferroviaires</w:t>
+                <w:t xml:space="preserve">Safety monitoring under stealthy sensor injection attacks using reachable sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque sur la Modélisation des Systèmes Réactifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.1833-1840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320941v1</w:t>
+                <w:t xml:space="preserve">hal-04562880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety monitoring under stealthy sensor injection attacks using reachable sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cybersécurité des Systèmes de Surveillance des Appareils de Voie Ferroviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème colloque sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04562880v1</w:t>
+                <w:t xml:space="preserve">hal-04320941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber Threat Assessment in Monitoring Turnout Railway Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2023, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3501,90 +3501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety-Preserving Filters Against Stealthy Sensor and Actuator Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Murguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.5097-5104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3618,90 +3618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Murguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1521-1528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3748,77 +3748,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malicious Origin of Deadlocks in Flexible Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.100-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3865,64 +3865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malicious Anomaly Detection Approaches Robustness in Manufacturing ICSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.146-151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3950,261 +3950,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Process-Aware Attack Detection for Industrial Control Systems Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Sicard</w:t>
+                <w:t xml:space="preserve">Security of Control Systems: Prevention of Aging Attacks by means of Convex Robust Simulation Forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Hotellier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9211992⟩</w:t>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4452-4459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836496v1</w:t>
+                <w:t xml:space="preserve">hal-03225800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of Control Systems: Prevention of Aging Attacks by means of Convex Robust Simulation Forecasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
+                <w:t xml:space="preserve">Optimization of Process-Aware Attack Detection for Industrial Control Systems Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Javier Soto Perez-Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4452-4459, </w:t>
+              <w:t xml:space="preserve">ETFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.889-896, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9211992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225800v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-Aware Model-based Intrusion Detection System on Filtering Approach: Further Investigations</w:t>
               </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4320,51 +4320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging Attacks against Electro-Mechanical Actuators from Control Signal Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Merouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ICS Attacks’ Analysis to the S.A.F.E. Approach: Implementation of Filters based on Behavioral Models and Critical State Distance for ICS Cybersecurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-Aware Model based IDSs for Industrial Control Systems Cybersecurity: Approaches, Limits and Further Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4716,260 +4716,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche filtre basée sur la notion de distance pour la détection des cyberattaques</w:t>
+                <w:t xml:space="preserve">Cyberdéfense des systèmes de contrôle-commande industriels : une approche par filtres basée sur la distance aux états critiques pour la sécurisation face aux cyberattaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque national AIP-Primeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIP-Priméca, Apr 2017, La Plagne, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">C&amp;esar 2017 - La protection des données face à la menace cyber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562589v1</w:t>
+                <w:t xml:space="preserve">hal-01654260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberdéfense des systèmes de contrôle-commande industriels : une approche par filtres basée sur la distance aux états critiques pour la sécurisation face aux cyberattaques</w:t>
+                <w:t xml:space="preserve">Approche filtre basée sur la notion de distance pour la détection des cyberattaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;esar 2017 - La protection des données face à la menace cyber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque national AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIP-Priméca, Apr 2017, La Plagne, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654260v1</w:t>
+                <w:t xml:space="preserve">hal-01562589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance Concept Based Filter Approach for Detection of Cyberattacks on Industrial Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5001,243 +5001,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards proactive maintenance actions scheduling in the Semiconductor Industry (SI) using Bayesian approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic and configurable diagnosis function based on production data stored in Manufacturing Execution System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Hubac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Tollenaere</w:t>
+                <w:t xml:space="preserve">N-H Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conférence on Manufacturing Modeling Management &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jun 2016, Troyes France</w:t>
+              <w:t xml:space="preserve">3rd European Conference of the Prognostics and Health Management Society (PHME 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.303-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291750v1</w:t>
+                <w:t xml:space="preserve">hal-01362451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and configurable diagnosis function based on production data stored in Manufacturing Execution System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards proactive maintenance actions scheduling in the Semiconductor Industry (SI) using Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-H Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+                <w:t xml:space="preserve">Stephane Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference of the Prognostics and Health Management Society (PHME 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.303-312</w:t>
+              <w:t xml:space="preserve">8th IFAC Conférence on Manufacturing Modeling Management &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2016, Troyes France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362451v1</w:t>
+                <w:t xml:space="preserve">hal-01291750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Network based approach to improve the effectiveness of maintenance actions in Semiconductor industry</w:t>
               </w:r>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5694,51 +5694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second European Conference of the Prognostics and Health Management Society 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5947,338 +5947,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'état de santé d'un équipement de fabrication par une méthode probabiliste</w:t>
+                <w:t xml:space="preserve">Equipment Health Factor calculation for equipment diagnosis and maintenance optimization in complex semiconductor workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux,, France. paper N°141, 10p</w:t>
+              <w:t xml:space="preserve">Workshop: Applications industrielles " Sûreté, Surveillance, Supervision " (GTS3-GDRMACS/SEE/SAFFE-GIS3SGS), poster N°29,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, ENSAM Paris,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722735v1</w:t>
+                <w:t xml:space="preserve">hal-00685647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concept to compute confidence of reported information level for logic diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Bao Duong</w:t>
+                <w:t xml:space="preserve">Modélisation de l'état de santé d'un équipement de fabrication par une méthode probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khoi Quoc Tran Dinh</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux,, France. paper N°141, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728653v1</w:t>
+                <w:t xml:space="preserve">hal-00722735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipment Health Factor calculation for equipment diagnosis and maintenance optimization in complex semiconductor workshops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New concept to compute confidence of reported information level for logic diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Duvivier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoi Quoc Tran Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Applications industrielles " Sûreté, Surveillance, Supervision " (GTS3-GDRMACS/SEE/SAFFE-GIS3SGS), poster N°29,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, ENSAM Paris,, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685647v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence Estimation of Feedback Information Using Dynamic Bayesian Networks</w:t>
               </w:r>
@@ -6855,477 +6855,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sûreté de fonctionnement des équipements de fabrication dans les ateliers semi-conducteurs</w:t>
+                <w:t xml:space="preserve">Dependability of complex semiconductor systems : Learning Bayesian Networks for decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté et Sécurité des Grands Systèmes " (3SGS'11), poster N°25,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Workshop on Dependable Control of Discrete Systems (DCDS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saarbüken, Germany. paper N°41, pp 09 - 14,, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCDS.2011.5970310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685642v1</w:t>
+                <w:t xml:space="preserve">hal-00683047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques des systèmes complexes : vers une approche Bayésienne</w:t>
+                <w:t xml:space="preserve">Towards a Bayesian Network methodology to improve maintenance of complex semiconductor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS (JD-JN-MACS'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Safety and Reliability Conference (ESREL 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Troyes, France. Chapter N°16, pp 116 - 123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b11433-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685638v1</w:t>
+                <w:t xml:space="preserve">hal-00685619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Bayesian Network methodology to improve maintenance of complex semiconductor systems</w:t>
+                <w:t xml:space="preserve">Analyse des risques des systèmes complexes : vers une approche Bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Safety and Reliability Conference (ESREL 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS (JD-JN-MACS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. papier N°85, pp 280 - 286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685619v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability of complex semiconductor systems : Learning Bayesian Networks for decision support</w:t>
+                <w:t xml:space="preserve">Sûreté de fonctionnement des équipements de fabrication dans les ateliers semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Dependable Control of Discrete Systems (DCDS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté et Sécurité des Grands Systèmes " (3SGS'11), poster N°25,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCDS.2011.5970310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00683047v1</w:t>
+                <w:t xml:space="preserve">hal-00685642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Matlab Simulink for simulating the performances of building integrated multisource system</w:t>
               </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Magnificat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,312 +7426,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des flux électriques dans un bâtiment photovoltaïque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Long Ha</w:t>
+                <w:t xml:space="preserve">Prévention des blackouts grâce au système de gestion d'énergie intelligent du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370048v1</w:t>
+                <w:t xml:space="preserve">hal-00382867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des blackouts grâce au système de gestion d'énergie intelligent du bâtiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Long Ha</w:t>
+                <w:t xml:space="preserve">Gestion des flux électriques dans un bâtiment photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382867v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de performance d'un système multi-sources d'énergie en utilisant le plancher chauffant pour chauffer un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manificat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7940,541 +7940,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of knowledge on manufacturing systems for control law sysnthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier logiciel de synthèse de lois de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Zamaï</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Journées de la section Automatique du club EEA consacrées aux démonstrateurs en Automatique à vocation recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096864v1</w:t>
+                <w:t xml:space="preserve">hal-01723076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A home automation system to improve household energy control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+                <w:t xml:space="preserve">A Methodology to Synthetise Monitoring Laws by Using Quality, Security, Ecology and Productivity Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Mendez Azua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IFAC Symposium INCOM2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">36ème Congreso de Investigacion y Desarollo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Monterrey, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375353v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackouts: Description, Analysis and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS International Conference on Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier logiciel de synthèse de lois de commande</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+                <w:t xml:space="preserve">A home automation system to improve household energy control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Long Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section Automatique du club EEA consacrées aux démonstrateurs en Automatique à vocation recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Angers, France</w:t>
+              <w:t xml:space="preserve">The 12th IFAC Symposium INCOM2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723076v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Synthetise Monitoring Laws by Using Quality, Security, Ecology and Productivity Criteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hector Mendez Azua</w:t>
+                <w:t xml:space="preserve">Models of knowledge on manufacturing systems for control law sysnthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congreso de Investigacion y Desarollo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Monterrey, Mexico</w:t>
+              <w:t xml:space="preserve">12 th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356777v1</w:t>
+                <w:t xml:space="preserve">hal-00096864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabu search for the optimization of household energy consumption</w:t>
               </w:r>
@@ -8615,51 +8615,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CESA Multiconference on "Computational Engineering in Systems Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, France. p. 904-911</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. p. 904-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8752,230 +8752,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled-system model adapted to the control law synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Henry</w:t>
+                <w:t xml:space="preserve">Control of energy in home automation by ressource constraintscheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Long Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15th international conference on control systems and computer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373052v1</w:t>
+                <w:t xml:space="preserve">hal-00373042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of energy in home automation by ressource constraintscheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+                <w:t xml:space="preserve">Controlled-system model adapted to the control law synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference on control systems and computer science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373042v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtriser la consommation d'énergie en domotique par ordonnancement sous contrainte de ressources</w:t>
               </w:r>
@@ -9082,57 +9082,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time reconfiguration of manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC'04)</w:t>
             </w:r>
@@ -9199,51 +9199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9307,51 +9307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,51 +9402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decisional Requirements for Supervision, Monitoring and Control Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9516,90 +9516,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing Safety under Actuator Attacks through Input Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Murguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9770,64 +9770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de maintenance équipement en flux de production stressant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10213,51 +10213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des architectures électriques autour du photovoltaïque dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10524,51 +10524,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFD33143"/>
+    <w:nsid w:val="A0D55E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10755,51 +10755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-zamai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-2205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099406241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdellaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zamai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abu-Samah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Shahzad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zamai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Trinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Duong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006x15623089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abu Samah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Said" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0354-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.775525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.01.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Tran-Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.08.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FBGDG04-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riffonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Baghzouz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Pham Thi Huyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Long Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deschamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Radu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mendez Azua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descotes-Genon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duy Kha Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553981" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566203" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ravakambinintsoa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chalon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710942" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Beaudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.330" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hotellier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto Perez-Olivares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9211992" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Merouane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-H Tran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722735v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Quoc Tran Dinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389297" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00377" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCDS.2011.5970310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoukun Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Magnificat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Long Ha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370041v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manificat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196871v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373042v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401201" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74962-4_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74962-4_5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156363v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rigaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ocnasu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-zamai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-2205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099406241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdellaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zamai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111747" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abu-Samah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Shahzad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zamai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Trinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Duong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006x15623089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abu Samah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Said" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0354-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.775525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.01.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Tran-Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.08.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FBGDG04-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Pham Thi Huyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riffonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Baghzouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Long Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deschamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Radu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mendez Azua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descotes-Genon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duy Kha Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553981" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ravakambinintsoa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chalon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710942" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Beaudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.330" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hotellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto Perez-Olivares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9211992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Merouane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-H Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728653v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Quoc Tran Dinh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389297" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00377" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCDS.2011.5970310" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoukun Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Magnificat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Long Ha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370041v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manificat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356777v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401201" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74962-4_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74962-4_5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156363v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rigaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ocnasu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>