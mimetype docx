--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -2126,243 +2126,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Large Scale Blackouts and recommendations for Prevention</w:t>
+                <w:t xml:space="preserve">Power Sytem Reinforcing for Blackout Prevention by a Multi-Objective Optimal Placement of FACTS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Radu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.1189 - 1195</w:t>
+              <w:t xml:space="preserve">IREE, International Review of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.190-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192269v1</w:t>
+                <w:t xml:space="preserve">hal-00164540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Sytem Reinforcing for Blackout Prevention by a Multi-Objective Optimal Placement of FACTS devices</w:t>
+                <w:t xml:space="preserve">Analysis of Large Scale Blackouts and recommendations for Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Besanger</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IREE, International Review of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (1), pp.190-201</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.1189 - 1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164540v1</w:t>
+                <w:t xml:space="preserve">hal-00192269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality, Productivity, Security and Ecological Criteria for Synthesis of monitoring laws</w:t>
               </w:r>
@@ -2530,1133 +2530,1133 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Stealthy Attack Design Using Sequential Linear Programming</w:t>
+                <w:t xml:space="preserve">Model checking PLC programs: enhancing formalization for scalability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
+                <w:t xml:space="preserve">Jessica Ravakambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566203⟩</w:t>
+              <w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, France. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929775v1</w:t>
+                <w:t xml:space="preserve">hal-05629583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal assessment of malicious behaviors: application to turnout field data monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+                <w:t xml:space="preserve">Optimal Stealthy Attack Design Using Sequential Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.744-751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04608183v1</w:t>
+                <w:t xml:space="preserve">hal-04929775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator and Sensor Attacks Detection Method based on Attack Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
+                <w:t xml:space="preserve">Temporal assessment of malicious behaviors: application to turnout field data monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566177⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929773v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal assessment of malicious turnout behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+                <w:t xml:space="preserve">Actuator and Sensor Attacks Detection Method based on Attack Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP, Lyon, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.736-743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609902v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work in Progress - Model-Check PLC Programs: Towards a Efficient Formalization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Ravakambinintsoa</w:t>
+                <w:t xml:space="preserve">Temporal assessment of malicious turnout behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 29th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA61755.2024.10710942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04929766v1</w:t>
+                <w:t xml:space="preserve">hal-04609902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety monitoring under stealthy sensor injection attacks using reachable sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
+                <w:t xml:space="preserve">Work in Progress - Model-Check PLC Programs: Towards a Efficient Formalization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ravakambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1898⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 29th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Padova, France. pp.01-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA61755.2024.10710942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562880v1</w:t>
+                <w:t xml:space="preserve">hal-04929766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersécurité des Systèmes de Surveillance des Appareils de Voie Ferroviaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety monitoring under stealthy sensor injection attacks using reachable sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque sur la Modélisation des Systèmes Réactifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.1833-1840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320941v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Threat Assessment in Monitoring Turnout Railway Systems</w:t>
+                <w:t xml:space="preserve">Cybersécurité des Systèmes de Surveillance des Appareils de Voie Ferroviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème colloque sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04308622v1</w:t>
+                <w:t xml:space="preserve">hal-04320941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety-Preserving Filters Against Stealthy Sensor and Actuator Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyber Threat Assessment in Monitoring Turnout Railway Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.5097-5104, </w:t>
+              <w:t xml:space="preserve">IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562891v1</w:t>
+                <w:t xml:space="preserve">hal-04308622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
+                <w:t xml:space="preserve">Safety-Preserving Filters Against Stealthy Sensor and Actuator Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Murguia</w:t>
@@ -3674,1715 +3674,1711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1521-1528, </w:t>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.5097-5104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882007v1</w:t>
+                <w:t xml:space="preserve">hal-04562891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malicious Origin of Deadlocks in Flexible Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Beaudet</w:t>
+                <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Murguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.330⟩</w:t>
+              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1521-1528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113393v1</w:t>
+                <w:t xml:space="preserve">hal-04882007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malicious Anomaly Detection Approaches Robustness in Manufacturing ICSs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Malicious Origin of Deadlocks in Flexible Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.146-151, </w:t>
+              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.100-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625805v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of Control Systems: Prevention of Aging Attacks by means of Convex Robust Simulation Forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malicious Anomaly Detection Approaches Robustness in Manufacturing ICSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.445⟩</w:t>
+              <w:t xml:space="preserve">INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.146-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225800v1</w:t>
+                <w:t xml:space="preserve">hal-03625805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Process-Aware Attack Detection for Industrial Control Systems Security</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Soto Perez-Olivares</w:t>
+                <w:t xml:space="preserve">Security of Control Systems: Prevention of Aging Attacks by means of Convex Robust Simulation Forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9211992⟩</w:t>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4452-4459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836496v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-Aware Model-based Intrusion Detection System on Filtering Approach: Further Investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Process-Aware Attack Detection for Industrial Control Systems Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Zamaï</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Soto Perez-Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. pp.310-315, </w:t>
+              <w:t xml:space="preserve">ETFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.889-896, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9211992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547697v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging Attacks against Electro-Mechanical Actuators from Control Signal Manipulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mehdi Merouane</w:t>
+                <w:t xml:space="preserve">Process-Aware Model-based Intrusion Detection System on Filtering Approach: Further Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. pp.133-138, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067147⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. pp.310-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547716v1</w:t>
+                <w:t xml:space="preserve">hal-02547697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filters Based Approach with Temporal and Combinational Constraints for Cybersecurity of Industrial Control Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging Attacks against Electro-Mechanical Actuators from Control Signal Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Merouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. pp.133-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866255v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ICS Attacks’ Analysis to the S.A.F.E. Approach: Implementation of Filters based on Behavioral Models and Critical State Distance for ICS Cybersecurity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-Aware Model based IDSs for Industrial Control Systems Cybersecurity: Approaches, Limits and Further Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Cyber Security In Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2018, Paris, France. pp.8</w:t>
+              <w:t xml:space="preserve">IEEE 23rd International Conference on Emerging Technologies and Factory Automation (ETFA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905511v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-Aware Model based IDSs for Industrial Control Systems Cybersecurity: Approaches, Limits and Further Research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filters Based Approach with Temporal and Combinational Constraints for Cybersecurity of Industrial Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd International Conference on Emerging Technologies and Factory Automation (ETFA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Torino, Italy</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2018, Warsaw, Poland. pp. 96-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880758v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberdéfense des systèmes de contrôle-commande industriels : une approche par filtres basée sur la distance aux états critiques pour la sécurisation face aux cyberattaques</w:t>
+                <w:t xml:space="preserve">From ICS Attacks’ Analysis to the S.A.F.E. Approach: Implementation of Filters based on Behavioral Models and Critical State Distance for ICS Cybersecurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;esar 2017 - La protection des données face à la menace cyber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd Cyber Security In Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2018, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654260v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche filtre basée sur la notion de distance pour la détection des cyberattaques</w:t>
+                <w:t xml:space="preserve">Cyberdéfense des systèmes de contrôle-commande industriels : une approche par filtres basée sur la distance aux états critiques pour la sécurisation face aux cyberattaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque national AIP-Primeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIP-Priméca, Apr 2017, La Plagne, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">C&amp;esar 2017 - La protection des données face à la menace cyber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562589v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Concept Based Filter Approach for Detection of Cyberattacks on Industrial Control Systems</w:t>
+                <w:t xml:space="preserve">Approche filtre basée sur la notion de distance pour la détection des cyberattaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque national AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIP-Priméca, Apr 2017, La Plagne, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562593v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and configurable diagnosis function based on production data stored in Manufacturing Execution System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henry Sébastien</w:t>
+                <w:t xml:space="preserve">Distance Concept Based Filter Approach for Detection of Cyberattacks on Industrial Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference of the Prognostics and Health Management Society (PHME 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.303-312</w:t>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362451v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards proactive maintenance actions scheduling in the Semiconductor Industry (SI) using Bayesian approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic and configurable diagnosis function based on production data stored in Manufacturing Execution System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Hubac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Tollenaere</w:t>
+                <w:t xml:space="preserve">N-H Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conférence on Manufacturing Modeling Management &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jun 2016, Troyes France</w:t>
+              <w:t xml:space="preserve">3rd European Conference of the Prognostics and Health Management Society (PHME 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.303-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291750v1</w:t>
+                <w:t xml:space="preserve">hal-01362451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Network based approach to improve the effectiveness of maintenance actions in Semiconductor industry</w:t>
+                <w:t xml:space="preserve">Towards proactive maintenance actions scheduling in the Semiconductor Industry (SI) using Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference of the Prognostics and Health Management Society 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th IFAC Conférence on Manufacturing Modeling Management &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2016, Troyes France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044945v1</w:t>
+                <w:t xml:space="preserve">hal-01291750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis in complex system with multiple failure sources</w:t>
+                <w:t xml:space="preserve">Dynamic structure identification of Bayesian network model for fault diagnosis of FMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Trinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Duong</w:t>
@@ -5400,192 +5396,218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling, Optimization and SIMlation - MOSIM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.8</w:t>
+              <w:t xml:space="preserve">The 40th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dallas, Texas, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063362v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and classification protocol for complex systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
+                <w:t xml:space="preserve">A Bayesian Network based approach to improve the effectiveness of maintenance actions in Semiconductor industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.58-65</w:t>
+              <w:t xml:space="preserve">Second European Conference of the Prognostics and Health Management Society 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998012v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian network model with dynamic structure identification for real time diagnosis</w:t>
+                <w:t xml:space="preserve">Diagnosis in complex system with multiple failure sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Trinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Duong</w:t>
@@ -5603,205 +5625,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Modeling, Optimization and SIMlation - MOSIM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058754v1</w:t>
+                <w:t xml:space="preserve">hal-01063362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Integrated Failure-Cause Diagnosis with Bayesian Approach : Application to Semiconductor Manufacturing Equipment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
+                <w:t xml:space="preserve">Identification and classification protocol for complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference of the Prognostics and Health Management Society 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044952v1</w:t>
+                <w:t xml:space="preserve">hal-00998012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic structure identification of Bayesian network model for fault diagnosis of FMS</w:t>
+                <w:t xml:space="preserve">Bayesian network model with dynamic structure identification for real time diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Trinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Duong</w:t>
@@ -5819,3607 +5828,3715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 40th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dallas, Texas, United States. pp.7</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058756v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical models for prognostics integration of complex discrete event systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
+                <w:t xml:space="preserve">Methodology for Integrated Failure-Cause Diagnosis with Bayesian Approach : Application to Semiconductor Manufacturing Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Abu Samah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Applied Stochastic Models and Data Analysis Internatonal Conference (ASMDA2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Mataro (Barcelona), Spain. pp 35, ISBN 978-618-80698-2-4</w:t>
+              <w:t xml:space="preserve">Second European Conference of the Prognostics and Health Management Society 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840044v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipment Health Factor calculation for equipment diagnosis and maintenance optimization in complex semiconductor workshops</w:t>
+                <w:t xml:space="preserve">Graphical models for prognostics integration of complex discrete event systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Applications industrielles " Sûreté, Surveillance, Supervision " (GTS3-GDRMACS/SEE/SAFFE-GIS3SGS), poster N°29,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, ENSAM Paris,, France</w:t>
+              <w:t xml:space="preserve">15th Applied Stochastic Models and Data Analysis Internatonal Conference (ASMDA2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Mataro (Barcelona), Spain. pp 35, ISBN 978-618-80698-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685647v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'état de santé d'un équipement de fabrication par une méthode probabiliste</w:t>
+                <w:t xml:space="preserve">Equipment Health Factor calculation for equipment diagnosis and maintenance optimization in complex semiconductor workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux,, France. paper N°141, 10p</w:t>
+              <w:t xml:space="preserve">Workshop: Applications industrielles " Sûreté, Surveillance, Supervision " (GTS3-GDRMACS/SEE/SAFFE-GIS3SGS), poster N°29,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, ENSAM Paris,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722735v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concept to compute confidence of reported information level for logic diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Bao Duong</w:t>
+                <w:t xml:space="preserve">Modélisation de l'état de santé d'un équipement de fabrication par une méthode probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khoi Quoc Tran Dinh</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux,, France. paper N°141, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728653v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence Estimation of Feedback Information Using Dynamic Bayesian Networks</w:t>
+                <w:t xml:space="preserve">New concept to compute confidence of reported information level for logic diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.-Q. Tran-Dinh</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoi Quoc Tran Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference on IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784858v1</w:t>
+                <w:t xml:space="preserve">hal-00728653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence of Reported Information for Real Time in Diagnosis of Complex Discrete Events Systems: A Semiconductor Application</w:t>
+                <w:t xml:space="preserve">Confidence Estimation of Feedback Information Using Dynamic Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Tran-Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1745-1750, </w:t>
+              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference on IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3733 - 3738, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784845v1</w:t>
+                <w:t xml:space="preserve">hal-00784858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making based on the EHF integration in a complex semiconductor manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+                <w:t xml:space="preserve">Confidence of Reported Information for Real Time in Diagnosis of Complex Discrete Events Systems: A Semiconductor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Hubac</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-Q. Tran-Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Advanced Process Control and Manufacturing Conference (APCM 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1745-1750, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688997v1</w:t>
+                <w:t xml:space="preserve">hal-00784845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux Bayésiens pour la classification des causes de défaillances : Application aux systèmes à événements discrets complexes</w:t>
+                <w:t xml:space="preserve">Decision making based on the EHF integration in a complex semiconductor manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Francophones sur les Réseaux Bayésiens (JFRB'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Îles Kerkennah,, Tunisie. papier N°2-03, pp 37 - 41</w:t>
+              <w:t xml:space="preserve">12th European Advanced Process Control and Manufacturing Conference (APCM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MINATEC Grenoble,, France. N°306, pp 205 - 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722732v1</w:t>
+                <w:t xml:space="preserve">hal-00688997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipment Health Factor prediction for complex semiconductor manufacturing facility</w:t>
+                <w:t xml:space="preserve">Réseaux Bayésiens pour la classification des causes de défaillances : Application aux systèmes à événements discrets complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (IFAC INCOM 2012),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6èmes Journées Francophones sur les Réseaux Bayésiens (JFRB'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Îles Kerkennah,, Tunisie. papier N°2-03, pp 37 - 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00722734v1</w:t>
+                <w:t xml:space="preserve">hal-00722732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'état de santé d'un équipement de fabrication par une méthode probabiliste.</w:t>
+                <w:t xml:space="preserve">Equipment Health Factor prediction for complex semiconductor manufacturing facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (IFAC INCOM 2012),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest,, Romania. paper N°377, pp 98 - 103,, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728603v1</w:t>
+                <w:t xml:space="preserve">hal-00722734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability of complex semiconductor systems : Learning Bayesian Networks for decision support</w:t>
+                <w:t xml:space="preserve">Modélisation de l'état de santé d'un équipement de fabrication par une méthode probabiliste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Hubac</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Dependable Control of Discrete Systems (DCDS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCDS.2011.5970310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00683047v1</w:t>
+                <w:t xml:space="preserve">hal-00728603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Bayesian Network methodology to improve maintenance of complex semiconductor systems</w:t>
+                <w:t xml:space="preserve">Dependability of complex semiconductor systems : Learning Bayesian Networks for decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Safety and Reliability Conference (ESREL 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b11433-20⟩</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Dependable Control of Discrete Systems (DCDS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saarbüken, Germany. paper N°41, pp 09 - 14,, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCDS.2011.5970310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685619v1</w:t>
+                <w:t xml:space="preserve">hal-00683047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques des systèmes complexes : vers une approche Bayésienne</w:t>
+                <w:t xml:space="preserve">Towards a Bayesian Network methodology to improve maintenance of complex semiconductor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS (JD-JN-MACS'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Safety and Reliability Conference (ESREL 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Troyes, France. Chapter N°16, pp 116 - 123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b11433-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685638v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sûreté de fonctionnement des équipements de fabrication dans les ateliers semi-conducteurs</w:t>
+                <w:t xml:space="preserve">Analyse des risques des systèmes complexes : vers une approche Bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté et Sécurité des Grands Systèmes " (3SGS'11), poster N°25,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes,, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS (JD-JN-MACS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. papier N°85, pp 280 - 286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685642v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Matlab Simulink for simulating the performances of building integrated multisource system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duy Long Ha</w:t>
+                <w:t xml:space="preserve">Sûreté de fonctionnement des équipements de fabrication dans les ateliers semi-conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Magnificat</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hubac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference System Identification and Cpntrol problems SICPRO'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté et Sécurité des Grands Systèmes " (3SGS'11), poster N°25,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489365v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des blackouts grâce au système de gestion d'énergie intelligent du bâtiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Matlab Simulink for simulating the performances of building integrated multisource system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoukun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Magnificat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference System Identification and Cpntrol problems SICPRO'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382867v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des flux électriques dans un bâtiment photovoltaïque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Long Ha</w:t>
+                <w:t xml:space="preserve">Prévention des blackouts grâce au système de gestion d'énergie intelligent du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370048v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de performance d'un système multi-sources d'énergie en utilisant le plancher chauffant pour chauffer un bâtiment</w:t>
+                <w:t xml:space="preserve">Gestion des flux électriques dans un bâtiment photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Manificat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370041v1</w:t>
+                <w:t xml:space="preserve">hal-00370048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis for control system reconfiguration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Deschamps</w:t>
+                <w:t xml:space="preserve">Simulation de performance d'un système multi-sources d'énergie en utilisant le plancher chauffant pour chauffer un bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manificat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Management and Control of Production and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.377-382</w:t>
+              <w:t xml:space="preserve">International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196455v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating part model for on-line diagnosis</w:t>
+                <w:t xml:space="preserve">Diagnosis for control system reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the International Workshop on Principles of Diagnosis (DX'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Management and Control of Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.377-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145472v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier logiciel de synthèse de lois de commande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operating part model for on-line diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section Automatique du club EEA consacrées aux démonstrateurs en Automatique à vocation recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Angers, France</w:t>
+              <w:t xml:space="preserve">Proceeding of the International Workshop on Principles of Diagnosis (DX'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723076v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Synthetise Monitoring Laws by Using Quality, Security, Ecology and Productivity Criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Zamaï</w:t>
+                <w:t xml:space="preserve">Atelier logiciel de synthèse de lois de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congreso de Investigacion y Desarollo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Monterrey, Mexico</w:t>
+              <w:t xml:space="preserve">Journées de la section Automatique du club EEA consacrées aux démonstrateurs en Automatique à vocation recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356777v1</w:t>
+                <w:t xml:space="preserve">hal-01723076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blackouts: Description, Analysis and Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Besanger</w:t>
+                <w:t xml:space="preserve">A Methodology to Synthetise Monitoring Laws by Using Quality, Security, Ecology and Productivity Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Mendez Azua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS International Conference on Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">36ème Congreso de Investigacion y Desarollo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Monterrey, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196871v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A home automation system to improve household energy control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+                <w:t xml:space="preserve">Blackouts: Description, Analysis and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IFAC Symposium INCOM2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">WSEAS International Conference on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375353v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of knowledge on manufacturing systems for control law sysnthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Henry</w:t>
+                <w:t xml:space="preserve">A home automation system to improve household energy control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Long Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">The 12th IFAC Symposium INCOM2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096864v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu search for the optimization of household energy consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+                <w:t xml:space="preserve">Models of knowledge on manufacturing systems for control law sysnthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2006 IEEE International Conference on Information Reuse and Integration IEEE IRI 2006: Heuristic Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Waikoloa, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">12 th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106396v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri Nets Modelling for Control of Discrete Events Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Henry</w:t>
+                <w:t xml:space="preserve">Tabu search for the optimization of household energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Long Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CESA Multiconference on "Computational Engineering in Systems Applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. p. 904-911</w:t>
+              <w:t xml:space="preserve">The 2006 IEEE International Conference on Information Reuse and Integration IEEE IRI 2006: Heuristic Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Waikoloa, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108359v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of Operating Part Model in Failure Context</w:t>
+                <w:t xml:space="preserve">Petri Nets Modelling for Control of Discrete Events Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">4th CESA Multiconference on "Computational Engineering in Systems Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. p. 904-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089832v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of energy in home automation by ressource constraintscheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+                <w:t xml:space="preserve">Synchronization of Operating Part Model in Failure Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference on control systems and computer science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373042v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled-system model adapted to the control law synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Henry</w:t>
+                <w:t xml:space="preserve">Control of energy in home automation by ressource constraintscheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Long Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15th international conference on control systems and computer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373052v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser la consommation d'énergie en domotique par ordonnancement sous contrainte de ressources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+                <w:t xml:space="preserve">Controlled-system model adapted to the control law synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377370v1</w:t>
+                <w:t xml:space="preserve">hal-00373052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time reconfiguration of manufacturing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Henry</w:t>
+                <w:t xml:space="preserve">Maîtriser la consommation d'énergie en domotique par ordonnancement sous contrainte de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Long Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JDMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01723002v1</w:t>
+                <w:t xml:space="preserve">hal-00377370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Law Synthesis Algorithm for Discrete-Event Systems</w:t>
+                <w:t xml:space="preserve">Real time reconfiguration of manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Management and Control of Production and Logistics (MCPL'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, La Haye, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722995v1</w:t>
+                <w:t xml:space="preserve">hal-01723002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled System Model with Petri Net Formalism for Reconfiguration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control Law Synthesis Algorithm for Discrete-Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Manufacturing, Modelling, Management and Control (MIM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Management and Control of Production and Logistics (MCPL'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722990v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled System Model with Petri Net Formalism for Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Conference on Manufacturing, Modelling, Management and Control (MIM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decisional Requirements for Supervision, Monitoring and Control Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9448,51 +9565,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computational Engineering in Systems Applications (CESA'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9502,51 +9619,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing Safety under Actuator Attacks through Input Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9581,51 +9698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9635,51 +9752,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical States Distance Filter Based Approach for Detection and Blockage of Cyberattacks in Industrial Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9702,286 +9819,286 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In: Sayed-Mouchaweh M. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosability, Security and Safety of Hybrid Dynamic and Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-74962-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de maintenance équipement en flux de production stressant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de pilotage de procédés industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur. Génie industriel - Conception et Production - Conduite des systèmes industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Techniques de l'Ingénieur, pp.AG3510, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9991,51 +10108,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberprotection of Industrial Control Systems: a Model-Based Approach to Detect and Respond to Cyberattacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10057,51 +10174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.Newsletter de l'Observatoire FIC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01748696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10111,51 +10228,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des incertitudes sur les données de captage pour le diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10177,169 +10294,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-Q. Tran-Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, poster et présentation N°36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des architectures électriques autour du photovoltaïque dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ocnasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hà Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10349,114 +10466,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de surveillance-commande pour les systèmes à événements discrets complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10524,51 +10641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0D55E76"/>
+    <w:nsid w:val="3CA84924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10755,51 +10872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-zamai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-2205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099406241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdellaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zamai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111747" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abu-Samah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Shahzad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zamai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Trinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Duong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006x15623089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abu Samah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Said" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0354-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.775525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.01.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Tran-Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.08.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FBGDG04-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Pham Thi Huyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riffonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Baghzouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Long Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deschamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Radu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mendez Azua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descotes-Genon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duy Kha Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553981" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ravakambinintsoa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chalon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710942" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Beaudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.330" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hotellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto Perez-Olivares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9211992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Merouane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-H Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728653v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Quoc Tran Dinh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389297" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00377" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCDS.2011.5970310" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoukun Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Magnificat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Long Ha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370041v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manificat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356777v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401201" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74962-4_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74962-4_5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156363v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rigaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ocnasu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-zamai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2097-2205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099406241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdellaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zamai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111747" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abu-Samah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Shahzad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zamai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Trinh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Duong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006x15623089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abu Samah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Said" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0354-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.775525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.01.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Q. Tran-Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.08.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FBGDG04-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Pham Thi Huyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Pham Thi Ngoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riffonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Baghzouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Long Ha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deschamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Radu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mendez Azua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descotes-Genon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ravakambinintsoa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chalon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321720" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duy Kha Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566203" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608183v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553981" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566177" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Beaudet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.330" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hotellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto Perez-Olivares" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9211992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067195" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Merouane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562593v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-H Tran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044945v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Quoc Tran Dinh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00377" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCDS.2011.5970310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoukun Lu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Magnificat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Long Ha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manificat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723076v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373042v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401201" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74962-4_5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74962-4_5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rigaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748696v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297213v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ocnasu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010078v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>