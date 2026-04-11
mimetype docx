--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -524,1404 +524,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élection au Guatemala : incertitude, confusion et violence</w:t>
+                <w:t xml:space="preserve">Costa Rica : les partis traditionnels ébranlés par un parti évangélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 245-246, pp.63 - 65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.60 - 62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455937v1</w:t>
+                <w:t xml:space="preserve">hal-03471484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Clémentine Berjaud, Cinq sur cinq, mi Comandante ! Contribution à l’étude des réceptions des discours politiques télévisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90, pp.163-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.9240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica : les partis traditionnels ébranlés par un parti évangélique</w:t>
+                <w:t xml:space="preserve">Costa Rica 2018 : un partido evangélico sacude a los partidos tradicionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 239-240, pp.60 - 62</w:t>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.62 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471484v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica 2018 : un partido evangélico sacude a los partidos tradicionales</w:t>
+                <w:t xml:space="preserve">Un vote organisé par des gangs ? Observation d’une mission d’observation internationale de l’élection présidentielle de 2014 au Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études du CERI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 239-240, pp.62 - 64</w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.127-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475409v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2017: Preludio de un ciclo electoral determinante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dabène</w:t>
+                <w:t xml:space="preserve">Sociologia politica de la &amp;quot;Comunicación para el Cambio Social’’ : pistas para un cambio de enfoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Louault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études du CERI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Commons : revista de comunicación y ciudadanía digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.45-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393482v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Amérique latine aux urnes - 2017 : prélude à un cycle électoral déterminant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité de l’implicite et de l’équivoque dans la construction des récits mobilisateurs. Le cas des militants pour la cause des médias en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Louault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études du CERI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 233-234, pp.60-77</w:t>
+              <w:t xml:space="preserve">Revue Argumentation et analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier : Les discours de l’action collective, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543913v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...107 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...701 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des microphones symboles de participation sociale : le cas des radios communautaires en Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (1), pp.77-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.029.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1931,374 +1062,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et politique en Amérique latine: entre autonomie et dépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des associations francophones de science politique (COSPOF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From media of social movements to social movements for ‘the media cause’. The case of community radio in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "From the multitude to crowds in social movements"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique du Portugal, Jan 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations de construction des médias, entre action collective et action publique. Le cas des ‘radios communautaires’ en Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès international des associations francophones de Science politique, Section thématique “Médias et communication: des objets de science politique?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire d’une rue qui n’existe pas: les émissions des radios communautaires en Colombie comme dispositifs de sensibilisation militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Faire de la politique dans la rue. L'action collective dans l'espace public"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Dokuz Eylul, Izmir, Mar 2014, Izmir, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la radio sans radio : collectifs de communication communautaire et actions protestataires en Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Sociétés, expressions contestataires et démocratie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherches en science politique, Bucarest, Nov 2013, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2308,984 +1439,1889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elections and Social Networks in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Theviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élection présidentielle 2023 : un nouveau printemps démocratique pour le Guatemala ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Recondo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’Année politique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°271-272, , pp.62-66, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.271-272.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica’s 2018 and 2020 Elections: A Partial Alternation and a Conservative Turn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populism and Social Media Campaigning in Central America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Dabène. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreu Casero Ripollés; Paulo López López. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Routledge Handbook of Political Communication in Ibero-America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04326063v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism, gender, and social media in electoral campaigns in Central America</w:t>
+                <w:t xml:space="preserve">Costa Rica’s 2018 and 2020 Elections: A Partial Alternation and a Conservative Turn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Erica Guevara; Anaïs Theviot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elections and social networks in a comparative perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.293-318, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26761-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326229v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs médiatiques en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kevin Parthenay; Frédéric Loault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique de l'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.379-442, 2023, 9782802773115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guatemala, an Alternation in Continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.89-114, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-26761-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa Rica 2022 : Une alternance politique en pleine crise partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’Année politique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°264-265, , pp.53-55, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.264-265.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa Rica 2022: Una alternancia política en medio de una crisis partidista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Etudes du CERI n°264-265. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América latina. El año político 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°264-265, , pp.54-56, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism and Social Media Campaigning in Central America</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Populism, gender, and social media in electoral campaigns in Central America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Salas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Andreu Casero Ripollés; Paulo López López. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erica Guevara; Anaïs Theviot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Political Communication in Ibero-America</w:t>
+              <w:t xml:space="preserve">Elections and social networks in a comparative perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326174v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La elección en Guatemala: incertidumbre, confusión y violencia</w:t>
+                <w:t xml:space="preserve">Redes sociales y polarización : una mirada comparada de las elecciones de 2018 en Brasil, Colombia, Costa Rica y México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+              <w:t xml:space="preserve">Ignacio Siles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América latina. El año político 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.62-64, 2020</w:t>
+              <w:t xml:space="preserve">Democracia en digital. Facebook, comunicación y política en Costa Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICOM - Universidad de Costa Rica, pp.251-288, 2020, 978-9968-919-69-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474676v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes sociales y polarización : una mirada comparada de las elecciones de 2018 en Brasil, Colombia, Costa Rica y México</w:t>
+                <w:t xml:space="preserve">La elección en Guatemala: incertidumbre, confusión y violencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ignacio Siles. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Democracia en digital. Facebook, comunicación y política en Costa Rica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CICOM - Universidad de Costa Rica, pp.251-288, 2020, 978-9968-919-69-2</w:t>
+              <w:t xml:space="preserve">América latina. El año político 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.62-64, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élection au Guatemala : incertitude, confusion et violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.63-65, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2017 : prélude à un cycle électoral déterminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.60-76, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2017: Preludio de un ciclo electoral determinante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América latina - El año político 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.63-80, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.10.esp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique latine aux urnes - 2017 : prélude à un cycle électoral déterminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.60-77, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Amérique latine aux urnes - La participation électorale en berne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine - L’année politique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°226-227, , pp.54-68, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Amérique latine aux urnes. L’amorce d’un virage à droite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine - L’année politique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°217-218, , pp.57-71, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique latine aux urnes. Sept élections et peu de changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine : L’année politique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.54-66, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guatemala : 1944-1954, la mémoire d’une révolution oubliée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine : L’année politique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.35-38, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04326121v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sept élections et peu de changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine : L’année politique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.54-66, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique latine : la difficile relation entre médias et dirigeants</w:t>
               </w:r>
@@ -3779,51 +3815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Guevara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.098.0171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Trist&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612211032884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9240" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10.esp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Estrada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04306126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.029.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-SC8MDG9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Salas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-S5V2CXTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.264-265.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Guevara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.098.0171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Trist&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612211032884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.029.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-SC8MDG9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-S5V2CXTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.264-265.10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10.esp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Estrada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04306126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>