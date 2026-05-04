--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -373,394 +373,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Unwanted Witnesses. Journalists and Conflict in Contemporary Latin America</w:t>
+                <w:t xml:space="preserve">Recension d'ouvrage. Clémentine Berjaud, Cinq sur cinq, mi comandante ! Contribution à l'étude des réceptions des discours politiques télévisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 88-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386504v1</w:t>
+                <w:t xml:space="preserve">hal-02542932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension d'ouvrage. Clémentine Berjaud, Cinq sur cinq, mi comandante ! Contribution à l'étude des réceptions des discours politiques télévisés</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Unwanted Witnesses. Journalists and Conflict in Contemporary Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Amérique latine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/4 (89 (octobre-décembre)), pp.187 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.089.0190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02542932v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica : les partis traditionnels ébranlés par un parti évangélique</w:t>
+                <w:t xml:space="preserve">Costa Rica 2018 : un partido evangélico sacude a los partidos tradicionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 239-240, pp.60 - 62</w:t>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.62 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471484v1</w:t>
+                <w:t xml:space="preserve">hal-03475409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Clémentine Berjaud, Cinq sur cinq, mi Comandante ! Contribution à l’étude des réceptions des discours politiques télévisés</w:t>
+                <w:t xml:space="preserve">Costa Rica : les partis traditionnels ébranlés par un parti évangélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.60 - 62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326079v1</w:t>
+                <w:t xml:space="preserve">hal-03471484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica 2018 : un partido evangélico sacude a los partidos tradicionales</w:t>
+                <w:t xml:space="preserve">Recension : Clémentine Berjaud, Cinq sur cinq, mi Comandante ! Contribution à l’étude des réceptions des discours politiques télévisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études du CERI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.9240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475409v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vote organisé par des gangs ? Observation d’une mission d’observation internationale de l’élection présidentielle de 2014 au Salvador</w:t>
               </w:r>
@@ -1735,542 +1735,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica’s 2018 and 2020 Elections: A Partial Alternation and a Conservative Turn</w:t>
+                <w:t xml:space="preserve">Populism, gender, and social media in electoral campaigns in Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Dabène. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erica Guevara; Anaïs Theviot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elections and social networks in a comparative perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326063v1</w:t>
+                <w:t xml:space="preserve">hal-04326229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs médiatiques en Amérique latine</w:t>
+                <w:t xml:space="preserve">Costa Rica 2022 : Une alternance politique en pleine crise partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kevin Parthenay; Frédéric Loault. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique de l'Amérique latine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amérique latine. L’Année politique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°264-265, , pp.53-55, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.264-265.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325991v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guatemala, an Alternation in Continuity</w:t>
+                <w:t xml:space="preserve">Costa Rica 2022: Una alternancia política en medio de una crisis partidista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène. </w:t>
+              <w:t xml:space="preserve">Les Etudes du CERI n°264-265. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">América latina. El año político 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°264-265, , pp.54-56, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04326050v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica 2022 : Une alternance politique en pleine crise partisane</w:t>
+                <w:t xml:space="preserve">Les acteurs médiatiques en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+              <w:t xml:space="preserve">Kevin Parthenay; Frédéric Loault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’Année politique 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique de l'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.379-442, 2023, 9782802773115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968090v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica 2022: Una alternancia política en medio de una crisis partidista</w:t>
+                <w:t xml:space="preserve">Guatemala, an Alternation in Continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Etudes du CERI n°264-265. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América latina. El año político 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.89-114, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26761-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968473v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism, gender, and social media in electoral campaigns in Central America</w:t>
+                <w:t xml:space="preserve">Costa Rica’s 2018 and 2020 Elections: A Partial Alternation and a Conservative Turn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Erica Guevara; Anaïs Theviot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elections and social networks in a comparative perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.293-318, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26761-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326229v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redes sociales y polarización : una mirada comparada de las elecciones de 2018 en Brasil, Colombia, Costa Rica y México</w:t>
               </w:r>
@@ -2586,51 +2586,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2017: Preludio de un ciclo electoral determinante</w:t>
+                <w:t xml:space="preserve">L'Amérique latine aux urnes - 2017 : prélude à un cycle électoral déterminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
@@ -2639,106 +2639,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América latina - El año político 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.60-77, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393482v1</w:t>
+                <w:t xml:space="preserve">hal-02543913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Amérique latine aux urnes - 2017 : prélude à un cycle électoral déterminant</w:t>
+                <w:t xml:space="preserve">2017: Preludio de un ciclo electoral determinante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
@@ -2747,73 +2738,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’année politique 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">América latina - El año político 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.63-80, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.10.esp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543913v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Amérique latine aux urnes - La participation électorale en berne</w:t>
               </w:r>
@@ -3004,212 +3004,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03459516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Amérique latine aux urnes. Sept élections et peu de changements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guatemala : 1944-1954, la mémoire d’une révolution oubliée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Louault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine : L’année politique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.54-66, 2014</w:t>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.35-38, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545302v1</w:t>
+                <w:t xml:space="preserve">hal-04306126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guatemala : 1944-1954, la mémoire d’une révolution oubliée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Amérique latine aux urnes. Sept élections et peu de changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine : L’année politique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.35-38, 2014</w:t>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°207-208, , pp.54-66, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306126v1</w:t>
+                <w:t xml:space="preserve">hal-02545302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sept élections et peu de changements</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Guevara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.098.0171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Trist&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612211032884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.029.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-SC8MDG9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-S5V2CXTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.264-265.10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10.esp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Estrada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04306126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Guevara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.098.0171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Trist&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612211032884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9240" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.029.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.264-265.10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-S5V2CXTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-SC8MDG9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10.esp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Estrada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04306126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>