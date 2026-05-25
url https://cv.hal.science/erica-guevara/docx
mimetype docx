--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -373,394 +373,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension d'ouvrage. Clémentine Berjaud, Cinq sur cinq, mi comandante ! Contribution à l'étude des réceptions des discours politiques télévisés</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Unwanted Witnesses. Journalists and Conflict in Contemporary Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Amérique latine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/4 (89 (octobre-décembre)), pp.187 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.089.0190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542932v1</w:t>
+                <w:t xml:space="preserve">hal-03386504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Unwanted Witnesses. Journalists and Conflict in Contemporary Latin America</w:t>
+                <w:t xml:space="preserve">Recension d'ouvrage. Clémentine Berjaud, Cinq sur cinq, mi comandante ! Contribution à l'étude des réceptions des discours politiques télévisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de l'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 88-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.089.0190⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03386504v1</w:t>
+                <w:t xml:space="preserve">hal-02542932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica 2018 : un partido evangélico sacude a los partidos tradicionales</w:t>
+                <w:t xml:space="preserve">Recension : Clémentine Berjaud, Cinq sur cinq, mi Comandante ! Contribution à l’étude des réceptions des discours politiques télévisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études du CERI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.9240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475409v1</w:t>
+                <w:t xml:space="preserve">hal-04326079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa Rica : les partis traditionnels ébranlés par un parti évangélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 239-240, pp.60 - 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Clémentine Berjaud, Cinq sur cinq, mi Comandante ! Contribution à l’étude des réceptions des discours politiques télévisés</w:t>
+                <w:t xml:space="preserve">Costa Rica 2018 : un partido evangélico sacude a los partidos tradicionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239-240, pp.62 - 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.9240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04326079v1</w:t>
+                <w:t xml:space="preserve">hal-03475409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vote organisé par des gangs ? Observation d’une mission d’observation internationale de l’élection présidentielle de 2014 au Salvador</w:t>
               </w:r>
@@ -1636,893 +1636,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism and Social Media Campaigning in Central America</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Costa Rica’s 2018 and 2020 Elections: A Partial Alternation and a Conservative Turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Andreu Casero Ripollés; Paulo López López. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Political Communication in Ibero-America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.293-318, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26761-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326174v1</w:t>
+                <w:t xml:space="preserve">hal-04326063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populism, gender, and social media in electoral campaigns in Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Siles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erica Guevara; Anaïs Theviot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elections and social networks in a comparative perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica 2022 : Une alternance politique en pleine crise partisane</w:t>
+                <w:t xml:space="preserve">Les acteurs médiatiques en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+              <w:t xml:space="preserve">Kevin Parthenay; Frédéric Loault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’Année politique 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique de l'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.379-442, 2023, 9782802773115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968090v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica 2022: Una alternancia política en medio de una crisis partidista</w:t>
+                <w:t xml:space="preserve">Guatemala, an Alternation in Continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Etudes du CERI n°264-265. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América latina. El año político 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.89-114, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26761-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968473v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs médiatiques en Amérique latine</w:t>
+                <w:t xml:space="preserve">Costa Rica 2022 : Une alternance politique en pleine crise partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kevin Parthenay; Frédéric Loault. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique de l'Amérique latine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amérique latine. L’Année politique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°264-265, , pp.53-55, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.264-265.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325991v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guatemala, an Alternation in Continuity</w:t>
+                <w:t xml:space="preserve">Costa Rica 2022: Una alternancia política en medio de una crisis partidista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène. </w:t>
+              <w:t xml:space="preserve">Les Etudes du CERI n°264-265. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">América latina. El año político 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°264-265, , pp.54-56, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04326050v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rica’s 2018 and 2020 Elections: A Partial Alternation and a Conservative Turn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populism and Social Media Campaigning in Central America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Dabène. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreu Casero Ripollés; Paulo López López. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America’s Pendular Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Routledge Handbook of Political Communication in Ibero-America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04326063v1</w:t>
+                <w:t xml:space="preserve">hal-04326174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes sociales y polarización : una mirada comparada de las elecciones de 2018 en Brasil, Colombia, Costa Rica y México</w:t>
+                <w:t xml:space="preserve">La elección en Guatemala: incertidumbre, confusión y violencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ignacio Siles. </w:t>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Democracia en digital. Facebook, comunicación y política en Costa Rica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CICOM - Universidad de Costa Rica, pp.251-288, 2020, 978-9968-919-69-2</w:t>
+              <w:t xml:space="preserve">América latina. El año político 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.62-64, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326121v1</w:t>
+                <w:t xml:space="preserve">hal-03474676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La elección en Guatemala: incertidumbre, confusión y violencia</w:t>
+                <w:t xml:space="preserve">L’élection au Guatemala : incertitude, confusion et violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América latina. El año político 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°245-246, , pp.63-65, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474676v1</w:t>
+                <w:t xml:space="preserve">hal-03455937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élection au Guatemala : incertitude, confusion et violence</w:t>
+                <w:t xml:space="preserve">Redes sociales y polarización : una mirada comparada de las elecciones de 2018 en Brasil, Colombia, Costa Rica y México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+              <w:t xml:space="preserve">Ignacio Siles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’année politique 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Democracia en digital. Facebook, comunicación y política en Costa Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICOM - Universidad de Costa Rica, pp.251-288, 2020, 978-9968-919-69-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.245-246.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03455937v1</w:t>
+                <w:t xml:space="preserve">hal-04326121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2017 : prélude à un cycle électoral déterminant</w:t>
+                <w:t xml:space="preserve">2017: Preludio de un ciclo electoral determinante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
@@ -2531,82 +2531,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’année politique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.60-76, 2018, </w:t>
+              <w:t xml:space="preserve">América latina - El año político 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.63-80, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.10.esp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393481v1</w:t>
+                <w:t xml:space="preserve">hal-03393482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Amérique latine aux urnes - 2017 : prélude à un cycle électoral déterminant</w:t>
               </w:r>
@@ -2685,51 +2685,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2017: Preludio de un ciclo electoral determinante</w:t>
+                <w:t xml:space="preserve">2017 : prélude à un cycle électoral déterminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Guevara</w:t>
@@ -2738,82 +2738,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América latina - El año político 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.63-80, 2018, </w:t>
+              <w:t xml:space="preserve">Amérique latine. L’année politique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°233-234, , pp.60-76, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.10.esp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.233-234.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393482v1</w:t>
+                <w:t xml:space="preserve">hal-03393481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Amérique latine aux urnes - La participation électorale en berne</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Guevara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.098.0171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Trist&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612211032884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9240" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.029.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.264-265.10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-S5V2CXTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-SC8MDG9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10.esp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Estrada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04306126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Guevara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.098.0171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Siles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Trist&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Carazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612211032884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9240" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02539218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.029.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-SC8MDG9Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04325991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-S5V2CXTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.264-265.10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03968473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.245-246.11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04326121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10.esp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.233-234.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Estrada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04306126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>