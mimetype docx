--- v0 (2026-04-03)
+++ v1 (2026-04-28)
@@ -369,235 +369,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IQAOA for Two Routing Problems: A Methodological Contribution with Application to TSP and VRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving various NP-hard problems using exponentially fewer qubits on a quantum computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yagnik Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Rančić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantum Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jqc.2024.048792⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.052441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.052441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752408v1</w:t>
+                <w:t xml:space="preserve">lirmm-04651994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving various NP-hard problems using exponentially fewer qubits on a quantum computer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IQAOA for Two Routing Problems: A Methodological Contribution with Application to TSP and VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marko Rančić</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (5), pp.052441. </w:t>
+              <w:t xml:space="preserve">Journal of Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.25-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.052441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/jqc.2024.048792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04651994v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to variational quantum algorithms for combinatorial optimization problems</w:t>
               </w:r>
@@ -681,486 +681,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic based Algorithm for SAT: A comprehensive algorithmic description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An introduction to variational quantum algorithms for combinatorial optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 629, pp.129206. </w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.363-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2023.129206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10288-023-00549-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208881v1</w:t>
+                <w:t xml:space="preserve">hal-03908235v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using VRPSolver to efficiently solve the Differential Harvest Problem</w:t>
+                <w:t xml:space="preserve">Loads scheduling for demand response in energy communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Volte</w:t>
+                <w:t xml:space="preserve">Mariam Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+                <w:t xml:space="preserve">Bernard Fortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Naud</w:t>
+                <w:t xml:space="preserve">Amaury Pachurka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 149, pp.106029. </w:t>
+              <w:t xml:space="preserve">, 2023, 160, pp.106358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.106029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880519v1</w:t>
+                <w:t xml:space="preserve">hal-03880548v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to variational quantum algorithms for combinatorial optimization problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adiabatic based Algorithm for SAT: A comprehensive algorithmic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.363-403. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 629, pp.129206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10288-023-00549-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2023.129206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908235v3</w:t>
+                <w:t xml:space="preserve">hal-04208881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loads scheduling for demand response in energy communities</w:t>
+                <w:t xml:space="preserve">Using VRPSolver to efficiently solve the Differential Harvest Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Sangaré</w:t>
+                <w:t xml:space="preserve">Gabriel Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fortz</w:t>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Pachurka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 160, pp.106358. </w:t>
+              <w:t xml:space="preserve">, 2023, 149, pp.106029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2022.106029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880548v4</w:t>
+                <w:t xml:space="preserve">hal-03880519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constraint-programming based decomposition method for the Generalised Workforce Scheduling and Routing Problem (GWSRP)</w:t>
               </w:r>
@@ -1625,274 +1625,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02067506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
+                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.34-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366520v1</w:t>
+                <w:t xml:space="preserve">hal-01328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
+                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68 (1), pp.34-53. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328424v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial to the Feature Cluster &amp;quot;EURO/INFORMS 2013 Conference</w:t>
               </w:r>
@@ -1994,90 +1994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact approaches for lifetime maximization in connectivity constrained wireless multi-role sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.549-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2279,51 +2279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,198 +2695,185 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00330559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+                <w:t xml:space="preserve">Encodage compact du Job-Shop Scheduling Problem pour algorithmes variationnels quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ploton</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2024 - 16th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Kolding, Denmark</w:t>
+              <w:t xml:space="preserve">ROADEF 2026 - 27e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991094v1</w:t>
+                <w:t xml:space="preserve">hal-05578631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2941,3763 +2928,3884 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024 - 25e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Speed-ups for Single-machine Scheduling Problems</w:t>
+                <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAPSP 2024 - 16th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Kolding, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095026v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaques par canaux auxiliaires quantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imran Meghazi</w:t>
+                <w:t xml:space="preserve">Quantum Speed-ups for Single-machine Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.2224-2231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3596415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595254v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loads scheduling for energy community Demand Response on Smart Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+                <w:t xml:space="preserve">Attaques par canaux auxiliaires quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Meghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Pachurka</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595320v1</w:t>
+                <w:t xml:space="preserve">hal-03595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Approach based on Constraint Programming for the RCPSP with Transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">Loads scheduling for energy community Demand Response on Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Pachurka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522019v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Truck Driver Scheduling Problem: A Constraint Programming based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative Approach based on Constraint Programming for the RCPSP with Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390319v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Constraint Programming based approach for the Truck Driver Scheduling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Truck Driver Scheduling Problem: A Constraint Programming based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katyanne Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Martino</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 - 22e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381226v1</w:t>
+                <w:t xml:space="preserve">hal-03390319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method approaches for the differential harvest problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Constraint Programming based approach for the Truck Driver Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katyanne Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2021 - 22e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02968443v1</w:t>
+                <w:t xml:space="preserve">hal-03381226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming Approaches for the RCPSP with Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming based Decomposition Method to the Generalised Workforce Scheduling and Routing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact method approaches for the differential harvest problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.492-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02506440v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local search for the Job-shop Scheduling Problem with Constraint Programming</w:t>
+                <w:t xml:space="preserve">Constraint Programming based Decomposition Method to the Generalised Workforce Scheduling and Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181531v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02506440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Constraint Programming Approaches for routing problem: a case study for the VRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local search for the Job-shop Scheduling Problem with Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2019 - 7th Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181527v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Robuste sur GPU. Cas d’application : les plus courts chemins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Constraint Programming Approaches for routing problem: a case study for the VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bouvier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2019 - 7th Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875581v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Caroux</w:t>
+                <w:t xml:space="preserve">Optimisation Robuste sur GPU. Cas d’application : les plus courts chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Campo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815554v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization On GPU: a use case, shortest paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">HANDICAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875585v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Differences To Compare Sets Of Models And Improve Diversity In MDE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Optimization On GPU: a use case, shortest paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586827v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Differences To Compare Sets Of Models And Improve Diversity In MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Dallard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+                <w:t xml:space="preserve">Distributed monitoring in 6LoWPAN based Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
+              <w:t xml:space="preserve">MoWNeT: Mobile &amp; Wireless Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cairo, Egypt. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MoWNet.2016.7496626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01409666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph Constraints Formulation for Contigs Scaffolding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.136-149</w:t>
+              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01360463v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed monitoring in 6LoWPAN based Internet of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saleh</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoWNeT: Mobile &amp; Wireless Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MoWNet.2016.7496626⟩</w:t>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Redwood City, San Francisco Bay, United States. pp.105-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01409666v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge ROADEF revival</w:t>
+                <w:t xml:space="preserve">A Graph Constraints Formulation for Contigs Scaffolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pollet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.136-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875559v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01360463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival d'un challenge d'optimisation</w:t>
+                <w:t xml:space="preserve">Challenge ROADEF revival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01875554v1</w:t>
+                <w:t xml:space="preserve">lirmm-01875559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
+                <w:t xml:space="preserve">Revival d'un challenge d'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129047v1</w:t>
+                <w:t xml:space="preserve">lirmm-01875554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation of meta-models constrained with OCL: A CSP approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD: Model-Driven Engineering and Software Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01232891v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Base strategies to maximize lifetime in Wireless Sensor Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instantiation of meta-models constrained with OCL: A CSP approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELSWARD: Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Angers, France. pp.213-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005231402130222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875429v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01232891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
+                <w:t xml:space="preserve">Multi-Base strategies to maximize lifetime in Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946473v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Perspective for Goal-Babbling Exploration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob: Development and Learning and Epigenetic Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2014.6983003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01074295v1</w:t>
+                <w:t xml:space="preserve">hal-00946473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIMO: Framework for Intrinsic Motivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Perspective for Goal-Babbling Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAL: European Conference on Artificial Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7551/978-0-262-31709-2-ch148⟩</w:t>
+              <w:t xml:space="preserve">ICDL-Epirob: Development and Learning and Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy. pp.337-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2014.6983003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01066395v1</w:t>
+                <w:t xml:space="preserve">hal-01074295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement proposals to intrinsically motivational robotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">FIMO: Framework for Intrinsic Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAL: European Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.997-1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/978-0-262-31709-2-ch148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01074291v1</w:t>
+                <w:t xml:space="preserve">lirmm-01066395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ability to Capability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement proposals to intrinsically motivational robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAP'10: 8th Conference on Computing and Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDL-Epirob'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00662147v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La programmation par contraintes à l'attaque d'Eternity II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Ability to Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sallantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2008 - 4es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.105-114</w:t>
+              <w:t xml:space="preserve">ECAP'10: 8th Conference on Computing and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, München, Germany. pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00291105v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00662147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Cooperative Search for constraint satisfaction and combinatorial optimization : application to a rostering problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">La programmation par contraintes à l'attaque d'Eternity II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.557-560</w:t>
+              <w:t xml:space="preserve">JFPC 2008 - 4es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196145v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00291105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et Planification d'Actions Elémentaires Robotiques par Apprentissage de Réseaux de Contraintes</w:t>
+                <w:t xml:space="preserve">Dynamic Cooperative Search for constraint satisfaction and combinatorial optimization : application to a rostering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Paulin</w:t>
+                <w:t xml:space="preserve">Boris Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2006 - 2e Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nîmes, France. pp.405-414</w:t>
+              <w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.557-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00119291v1</w:t>
+                <w:t xml:space="preserve">hal-00196145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global, Local and Meta Search : A Framework based on Keyword Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et Planification d'Actions Elémentaires Robotiques par Apprentissage de Réseaux de Contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dartnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLS+CP Workshop 20O5 - Combination of Metaheuristic and Local Search with Constraint Programming Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">JFPC 2006 - 2e Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nîmes, France. pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00330673v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global, Local and Meta Search : A Framework based on Keyword Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MLS+CP Workshop 20O5 - Combination of Metaheuristic and Local Search with Constraint Programming Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00330673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception d'une contrainte globale de chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPC 2004 - 10e Journées nationales sur la résolution pratique de problèmes NP-complets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Angers, France. pp.107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6707,51 +6815,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problemes de coordination de tournees dans le cadre du WSRP : resolution par PPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6806,133 +6914,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement Proposals to Intrinsically Motivationnal Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EpiRob: Conference on Development and Learning and Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States. IEEE, pp.1-2, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01066388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6942,51 +7050,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'informatique quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7008,73 +7116,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation Par Contraintes : démarches de modélisation pour des problèmes d'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7083,99 +7191,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2020, Technosup, 2340035856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la programmation linéaire à la programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7184,243 +7292,394 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 360 p., 2019, Technosup, 9782340029460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Support to decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Colizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818373-1.00004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7430,152 +7689,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic versus Polynomial Unconstrained Binary Models for Quantum Optimization illustrated on Railway Timetabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Pozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Companion Paper: Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7627,73 +7886,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296238v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Job-Shop coding using rank: application to QAOA (IQAOA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7715,87 +7974,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed scheduling method for demand response in energy communities with distributed generation and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,73 +8062,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188878v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixer Hamiltonian with QAOA for Max k-coloring : numerical evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7891,73 +8150,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic based Algorithm for SAT: a comprehensive algorithmic description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7979,240 +8238,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Perfect Square Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Simonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalised Euler's knight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Simonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Aggoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01079127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8222,144 +8481,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture robots autonomes : Une architecture bio-inspirée pour réaliser des robots autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10006, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00455972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8506,51 +8765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jqc.2024.048792" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04651994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagnik Chatterjee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.052441" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06253-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908235v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-023-00549-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880548v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sangar&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106358" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03286971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1856436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03619109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.02.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRG4L4MT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Ozcan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0357-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.051072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcissac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sainte Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01398-08" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Meghazi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Mostafa Hassan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2016.7496626" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2014.6983003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01066395v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-31709-2-ch148" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400806" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00662147v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garrido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bontoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01066388v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavignac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pozzoli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188878v4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peralta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04651994v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagnik Chatterjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.052441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jqc.2024.048792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06253-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908235v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-023-00549-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880548v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sangar&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106358" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03286971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1856436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03619109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.02.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRG4L4MT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Ozcan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0357-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.051072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcissac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sainte Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01398-08" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Meghazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Mostafa Hassan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2016.7496626" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2014.6983003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01066395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-31709-2-ch148" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00662147v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garrido" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bontoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330673v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01066388v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavignac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pozzoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188878v4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455972v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peralta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>