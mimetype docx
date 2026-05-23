--- v1 (2026-04-28)
+++ v2 (2026-05-23)
@@ -369,235 +369,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving various NP-hard problems using exponentially fewer qubits on a quantum computer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IQAOA for Two Routing Problems: A Methodological Contribution with Application to TSP and VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marko Rančić</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.052441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.25-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jqc.2024.048792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04651994v1</w:t>
+                <w:t xml:space="preserve">hal-04752408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IQAOA for Two Routing Problems: A Methodological Contribution with Application to TSP and VRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving various NP-hard problems using exponentially fewer qubits on a quantum computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yagnik Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Rančić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantum Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.25-51. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.052441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/jqc.2024.048792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.052441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752408v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04651994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to variational quantum algorithms for combinatorial optimization problems</w:t>
               </w:r>
@@ -681,369 +681,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to variational quantum algorithms for combinatorial optimization problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adiabatic based Algorithm for SAT: A comprehensive algorithmic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.363-403. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 629, pp.129206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10288-023-00549-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2023.129206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908235v3</w:t>
+                <w:t xml:space="preserve">hal-04208881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loads scheduling for demand response in energy communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Sangaré</w:t>
+                <w:t xml:space="preserve">An introduction to variational quantum algorithms for combinatorial optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106358⟩</w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.363-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-023-00549-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880548v4</w:t>
+                <w:t xml:space="preserve">hal-03908235v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic based Algorithm for SAT: A comprehensive algorithmic description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loads scheduling for demand response in energy communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Pachurka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 629, pp.129206. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.106358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2023.129206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04208881v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880548v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using VRPSolver to efficiently solve the Differential Harvest Problem</w:t>
               </w:r>
@@ -1625,274 +1625,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02067506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
+                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328424v1</w:t>
+                <w:t xml:space="preserve">hal-01366520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine reassignment problem: the ROADEF/EURO challenge 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 242 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.34-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-016-2203-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366520v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial to the Feature Cluster &amp;quot;EURO/INFORMS 2013 Conference</w:t>
               </w:r>
@@ -1994,90 +1994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact approaches for lifetime maximization in connectivity constrained wireless multi-role sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.549-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2279,51 +2279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,306 +2695,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00330559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encodage compact du Job-Shop Scheduling Problem pour algorithmes variationnels quantiques</w:t>
+                <w:t xml:space="preserve">Quantum Model for CVRPTW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Perrachon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Imran Meghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Éric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026 - 27e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QUEST-IS 2025 - 1st International Conference on Quantum Engineering Sciences and Technologies for Industry and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France. pp.65-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578631v1</w:t>
+                <w:t xml:space="preserve">hal-05619479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+                <w:t xml:space="preserve">Encodage compact du Job-Shop Scheduling Problem pour algorithmes variationnels quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ploton</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 - 25e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026 - 27e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380572v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3033,849 +3003,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP 2024 - 16th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Kolding, Denmark</w:t>
+              <w:t xml:space="preserve">ROADEF 2024 - 25e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991094v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Speed-ups for Single-machine Scheduling Problems</w:t>
+                <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAPSP 2024 - 16th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Kolding, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095026v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaques par canaux auxiliaires quantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imran Meghazi</w:t>
+                <w:t xml:space="preserve">Quantum Speed-ups for Single-machine Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.2224-2231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3596415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595254v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loads scheduling for energy community Demand Response on Smart Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+                <w:t xml:space="preserve">Attaques par canaux auxiliaires quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Meghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Pachurka</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595320v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Approach based on Constraint Programming for the RCPSP with Transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">Loads scheduling for energy community Demand Response on Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Pachurka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522019v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Truck Driver Scheduling Problem: A Constraint Programming based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katyanne Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Constraint Programming based approach for the Truck Driver Scheduling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative Approach based on Constraint Programming for the RCPSP with Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 - 22e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381226v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming Approaches for the RCPSP with Routing</w:t>
+                <w:t xml:space="preserve">First Constraint Programming based approach for the Truck Driver Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katyanne Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 - 22e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506383v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact method approaches for the differential harvest problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3907,2905 +3903,3000 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.492-510, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming based Decomposition Method to the Generalised Workforce Scheduling and Routing Problem</w:t>
+                <w:t xml:space="preserve">Constraint Programming Approaches for the RCPSP with Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02506440v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local search for the Job-shop Scheduling Problem with Constraint Programming</w:t>
+                <w:t xml:space="preserve">Constraint Programming based Decomposition Method to the Generalised Workforce Scheduling and Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181531v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02506440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Constraint Programming Approaches for routing problem: a case study for the VRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local search for the Job-shop Scheduling Problem with Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2019 - 7th Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181527v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Robuste sur GPU. Cas d’application : les plus courts chemins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Constraint Programming Approaches for routing problem: a case study for the VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bouvier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2019 - 7th Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875581v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Caroux</w:t>
+                <w:t xml:space="preserve">Optimisation Robuste sur GPU. Cas d’application : les plus courts chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Campo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815554v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization On GPU: a use case, shortest paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">HANDICAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875585v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Differences To Compare Sets Of Models And Improve Diversity In MDE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Optimization On GPU: a use case, shortest paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586827v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Differences To Compare Sets Of Models And Improve Diversity In MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Dallard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed monitoring in 6LoWPAN based Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basma Mostafa Hassan</w:t>
+                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saleh</w:t>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoWNeT: Mobile &amp; Wireless Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01409666v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Galinier</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Redwood City, San Francisco Bay, United States. pp.105-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph Constraints Formulation for Contigs Scaffolding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed monitoring in 6LoWPAN based Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoWNeT: Mobile &amp; Wireless Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cairo, Egypt. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MoWNet.2016.7496626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01360463v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01409666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge ROADEF revival</w:t>
+                <w:t xml:space="preserve">A Graph Constraints Formulation for Contigs Scaffolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pollet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.136-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875559v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01360463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival d'un challenge d'optimisation</w:t>
+                <w:t xml:space="preserve">Challenge ROADEF revival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01875554v1</w:t>
+                <w:t xml:space="preserve">lirmm-01875559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
+                <w:t xml:space="preserve">Revival d'un challenge d'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129047v1</w:t>
+                <w:t xml:space="preserve">lirmm-01875554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation of meta-models constrained with OCL: A CSP approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD: Model-Driven Engineering and Software Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01232891v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Base strategies to maximize lifetime in Wireless Sensor Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instantiation of meta-models constrained with OCL: A CSP approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELSWARD: Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Angers, France. pp.213-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005231402130222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01875429v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01232891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
+                <w:t xml:space="preserve">Multi-Base strategies to maximize lifetime in Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946473v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01875429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Perspective for Goal-Babbling Exploration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob: Development and Learning and Epigenetic Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2014.6983003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01074295v1</w:t>
+                <w:t xml:space="preserve">hal-00946473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIMO: Framework for Intrinsic Motivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Perspective for Goal-Babbling Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAL: European Conference on Artificial Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7551/978-0-262-31709-2-ch148⟩</w:t>
+              <w:t xml:space="preserve">ICDL-Epirob: Development and Learning and Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy. pp.337-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2014.6983003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01066395v1</w:t>
+                <w:t xml:space="preserve">hal-01074295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement proposals to intrinsically motivational robotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">FIMO: Framework for Intrinsic Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-Epirob'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAL: European Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.997-1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/978-0-262-31709-2-ch148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01074291v1</w:t>
+                <w:t xml:space="preserve">lirmm-01066395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ability to Capability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement proposals to intrinsically motivational robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAP'10: 8th Conference on Computing and Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDL-Epirob'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00662147v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La programmation par contraintes à l'attaque d'Eternity II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Ability to Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sallantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Dresp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2008 - 4es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.105-114</w:t>
+              <w:t xml:space="preserve">ECAP'10: 8th Conference on Computing and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, München, Germany. pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00291105v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00662147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Cooperative Search for constraint satisfaction and combinatorial optimization : application to a rostering problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">La programmation par contraintes à l'attaque d'Eternity II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.557-560</w:t>
+              <w:t xml:space="preserve">JFPC 2008 - 4es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196145v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00291105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et Planification d'Actions Elémentaires Robotiques par Apprentissage de Réseaux de Contraintes</w:t>
+                <w:t xml:space="preserve">Dynamic Cooperative Search for constraint satisfaction and combinatorial optimization : application to a rostering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Paulin</w:t>
+                <w:t xml:space="preserve">Boris Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2006 - 2e Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nîmes, France. pp.405-414</w:t>
+              <w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.557-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00119291v1</w:t>
+                <w:t xml:space="preserve">hal-00196145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global, Local and Meta Search : A Framework based on Keyword Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et Planification d'Actions Elémentaires Robotiques par Apprentissage de Réseaux de Contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dartnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLS+CP Workshop 20O5 - Combination of Metaheuristic and Local Search with Constraint Programming Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">JFPC 2006 - 2e Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nîmes, France. pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00330673v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global, Local and Meta Search : A Framework based on Keyword Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MLS+CP Workshop 20O5 - Combination of Metaheuristic and Local Search with Constraint Programming Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00330673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception d'une contrainte globale de chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPC 2004 - 10e Journées nationales sur la résolution pratique de problèmes NP-complets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Angers, France. pp.107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6815,51 +6906,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problemes de coordination de tournees dans le cadre du WSRP : resolution par PPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6914,133 +7005,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement Proposals to Intrinsically Motivationnal Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EpiRob: Conference on Development and Learning and Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States. IEEE, pp.1-2, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01066388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7050,51 +7141,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'informatique quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7116,73 +7207,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation Par Contraintes : démarches de modélisation pour des problèmes d'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7191,99 +7282,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2020, Technosup, 2340035856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la programmation linéaire à la programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7292,394 +7383,523 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 360 p., 2019, Technosup, 9782340029460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Tarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4. Aider à la décision avec le numérique via la modélisation, la simulation et l'intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Gauche Karine (ed.); Enriquez Martha-Lucia (ed.); Lyon-Caen Nathalie (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l'Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.63-75, 2026, 978-2-7592-4255-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Support to decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Colizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818373-1.00004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7689,152 +7909,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic versus Polynomial Unconstrained Binary Models for Quantum Optimization illustrated on Railway Timetabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Pozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Companion Paper: Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7886,73 +8106,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296238v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Job-Shop coding using rank: application to QAOA (IQAOA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7974,87 +8194,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed scheduling method for demand response in energy communities with distributed generation and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8062,73 +8282,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188878v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixer Hamiltonian with QAOA for Max k-coloring : numerical evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8150,73 +8370,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic based Algorithm for SAT: a comprehensive algorithmic description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8238,240 +8458,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Perfect Square Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Simonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalised Euler's knight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Simonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Aggoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01079127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8481,144 +8701,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture robots autonomes : Une architecture bio-inspirée pour réaliser des robots autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10006, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00455972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8765,51 +8985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04651994v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagnik Chatterjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.052441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jqc.2024.048792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06253-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908235v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-023-00549-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880548v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sangar&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106358" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03286971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1856436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03619109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.02.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRG4L4MT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Ozcan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0357-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.051072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcissac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sainte Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01398-08" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Meghazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Mostafa Hassan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2016.7496626" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2014.6983003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01066395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-31709-2-ch148" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400806" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00662147v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garrido" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bontoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330673v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01066388v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavignac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pozzoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188878v4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455972v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peralta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jqc.2024.048792" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04651994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagnik Chatterjee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.052441" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06253-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908235v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-023-00549-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880548v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sangar&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pachurka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Volte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03286971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1856436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03619109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Wolfler Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2203-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.02.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRG4L4MT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Ozcan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0357-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.051072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcissac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sainte Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01398-08" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Meghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596415" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_32" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Mostafa Hassan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2016.7496626" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875559v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2014.6983003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01066395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-31709-2-ch148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400806" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00662147v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garrido" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196145v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bontoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448531v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01066388v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640938v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592002v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavignac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pozzoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188878v4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Simonis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01079127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peralta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>