--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Collet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eric Collet,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">professor of Physics</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Institute of Physics of Rennes, mixed research unit </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Rennes 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I develop research projects around photoinduced phase transitions and the photo-control of materials on ultra-short time-scales. In the lab, we are performing structural studies (x-ray diffraction and photo-crystallography) and we combine femtosecond optical experiments to ultrafast x-ray studies performed on synchrotron and X-FEL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale phase nucleation driven by photoinduced polarons in a volume-changing material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leland Gee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-026-02521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuttlecock velocity decay after smash and slice shots in badminton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 101 (12), pp.125007. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ae5361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing low symmetry-based functions of materials at room temperature through isosymmetric electronic bistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (5), pp.1463-1472. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MH01318B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast charge-transfer-induced spin transition in cobalt-tungstate molecular photomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Nakabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5012. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60401-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway from Molecular Strain to Crystal Domains and Cracks in Layered Co–W Charge-Transfer Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakano Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Ranjan Maity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (15), pp.6004-6014. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo G Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (24), pp.10159-10167. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ultrafast Photoinduced Small Polarons to Cooperative and Macroscopic Charge‐Transfer Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202408284. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202408284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left-vs right-handed badminton slice shots: opposite spinning of the chiral shuttlecock and Magnus effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (G1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marekha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mazérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (33), pp.e202400371. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a Picosecond Light-Induced Spin Transition in Polymeric Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristjan Kunnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Ledbetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bregenholt Zederkof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (24), pp.15468-15476. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to order, disorder and ultrafast phenomena in functional solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tokoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (17), pp.6686-6689. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ma90097a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-affected ferroelastic domain walls in RbMnFe charge-transfer materials undergoing collective Jahn–Teller distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leland B Gee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan D. Ribson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (47), pp.35081-35089. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ra06397j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale out-of-equilibrium dynamics driven by pulsed laser excitation in spin-crossover materials: A combined thermoelastic and mechanoelastic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu Stoleriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamichi Nishino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (1), pp.014306. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled spin cross-over and ferroelasticity: revisiting the prototype [Fe(ptz)(6)](BF4)(2) material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jeftić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.2161936. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2161936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional photoswitchability in an iron(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) spin crossover complex: symmetry-breaking and solvent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Díaz-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimphaka Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (26), pp.7185-7191. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sc01495a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelastic phase transition and the role of volume strain in the structural trapping of a metastable quenched low-spin high-symmetry phase in [Ru0.35Fe0.65(ptz)(6)](BF4)(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Ulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousumi Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (25), pp.3588-3597. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ce00365e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-to-metal electron transfer in a cyanido-bridged {Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;} square complex followed by X-ray diffraction and absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Mathonière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Mitcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Koumousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amorin-Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dechambenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (86), pp.12098-12101. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cc04246k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium dynamics driven by photoinduced charge transfer in CsCoFe Prussian blue analogue nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso-Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2fd00015f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material science: ultrafast transformation, electron–phonon coupling, multi-scale aspects: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Basini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Benfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorrick Boeije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wibke Bronsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2FD90035A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting photo-stationary light-induced excited spin state trapping equilibrium towards higher temperature by increasing light fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 791, 139395 (6 p.). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Resolved Study of Lattice Vibration and Libration Modes in [Fe(phen)2(NCS)2] Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (8), pp.5100-5109. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Magnetic Field Switching in a Two‐Step Hysteretic Mn(III) Spin Crossover Compound Coupled to Symmetry Breakings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe B Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minseong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalinee Chikara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202114021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Wall Dynamics in a Ferroelastic Spin Crossover Complex with Giant Magnetoelectric Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe Boel Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence C. Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalinee Chikara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (1), pp.195-211. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c08214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical limits for the molecular switching in a photoexcited material revealed by X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Volte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.168. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00940-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical excitation processes: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Appleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Basini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Benfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorrick Boeije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2FD90037H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the terahertz and optical pump penetration depths on generated strain waves temporal profiles in a V 2 O 3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Huitric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodriguez-Fano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.389-405. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2FD00013J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Ultrafast Phenomena in condensed matter physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S2), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions photoinduites ultrarapides : un axe émergent pour la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.28-31. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium lattice response to photo-induced charge-transfer in a MnFe Prussian blue analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (21), pp.6773-6780. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01487k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Magnetoelectric Coupling and Magnetic-Field-Induced Permanent Switching in a Spin Crossover Mn(III) Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe B Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalinee Chikara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie-Xiang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor T Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (9), pp.6167-6175. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-transfer driven by ultrafast spin-transition in a CoFe Prussian blue analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodovico Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mazerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-020-00597-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Ultrafast Photoswitching Pathways in RbMnFe Prussian Blue Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Tokoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Imoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yoshikiyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (43), pp.23267-23273. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202106959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest induced reversible on–off switching of elastic frustration in a 3D spin crossover coordination polymer with room temperature hysteretic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Piñeiro-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Javier Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Seredyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1317-1326. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SC04420B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain wave pathway to semiconductor-to-metal transition revealed by time-resolved X-ray powder diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1239. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21316-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Landau theory of non-symmetry-breaking and symmetry-breaking spin transition materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (8), pp.085106. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0041453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and decoupling of spin crossover and ferroelastic distortion: Unsymmetric hysteresis loop, phase diagram, and sequence of phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.044401. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.044401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress‐induced Domain Wall Motion in a Ferroelastic Mn3+ Spin Crossover Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalinee Chikara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (32), pp.13305-13312. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast control of anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.429-430. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-020-0462-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurefunction relationships for thermal and light-induced spin-crossover in isomorphous molecular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kulmaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Andrew Halcrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (25), pp.8420-8429. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0tc02174a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoswitchable 11 nm CsCoFe Prussian Blue Analogue Nanocrystals with High Relaxation Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mazerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dragoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (18), pp.13153-13161. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landau Theory for Non-Symmetry-Breaking Electronic Instability Coupled to Symmetry-Breaking Applied to Prussian Blue Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Tokoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (13), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.134104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Silver Medals:D. Farrusseng, E. Collet, andP. Poulin / CNRS Bronze Medals:J. Wencel‐Delord and D. Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wencel-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (26), pp.10230-10230. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202004959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry breakings in a metal organic framework with a confined guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (13), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hojorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Sabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Norel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first observation of hidden hysteresis in an iron(III) spin-crossover complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theerapoom Boonprab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane G. Telfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith S. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasinee Phonsri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (34), pp.11811-11815. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201907619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced and photoinduced phase transitions in rubidium manganese hexacyanoferrate combining charge transfer and structural reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Tokoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (6-7), pp.498-507. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single laser shot photoinduced phase transition of rubidium manganese hexacyanoferrate investigated by X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (27), pp.3142-3147. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201801478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice phonon modes of the spin crossover crystal [Fe(phen)2(NCS)2] studied by THz, IR, Raman spectroscopies and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Ichii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2018-90553-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Size Effects on the Switching Dynamics of Spin-Crossover Thin Films Photoexcited by a Femtosecond Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin-Ciprian Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Shalabaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (25), pp.1901361. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201901361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of structural dynamics upon photo-excitation in a spin crossover crystal with femtosecond electron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Chung Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike M. Müller-Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongfang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXI International Conference on Ultrafast Phenomena 2018 (UP 2018), 205, pp.07005. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201920507005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoselective MLCT to d-d pathways for light-induced excited spin state trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Iasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (17), pp.171101. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5127507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the cooperative out-of-equilibrium elastic switching in a spin-crossover material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (12), pp.6606-6612. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP07074A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics with X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (59), pp.15696-15705. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of spin-crossover materials: From molecules to materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guionneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (12), pp.1133-1151. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvatomorphism‐induced 45 K hysteresis width in a spin‐crossover mononuclear compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Djemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Stefánczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (55), pp.14760-14767. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Crossover Behavior in a Homologous Series of Iron(II) Complexes Based on Functionalized Bipyridyl Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunnan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Rotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Mueller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace G. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (16), pp.9880-9891. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling anion-ordering and spin-Peierls transitions in a strongly one-dimensional organic conductor with a chessboard structure, (o-Me2TTF)(2)NO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W. Reinheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Foury-Leylekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Auban-Senzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252518004967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing transient photoinduced charge-transfer in Prussian Blue Analogues with time-resolved XANES and optical spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodovico Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3-4), pp.272-277. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201700657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and structural dynamics during the switching of the photomagnetic complex [Fe(L222N5)(CN)2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir F. F Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (20), pp.5064-5069. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201704746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing spin crossover cooperativity in 2D Hofmann-type materials with guest molecule removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina A. Zenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bun Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (25), pp.5623-5629. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc01040d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of structural dynamics and coherence of d–d and MLCT light-induced spin state trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Wilbraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Iasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), pp.4978-4986. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SC05624E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Dynamics upon Photoexcitation in a Spin Crossover Crystal Probed with Femtosecond Electron Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Chung Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike M. Müller-Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongfang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (25), pp.7130-7134. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201702497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of symmetry breaking in the structural trapping of light-induced excited spin states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kulmaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence J Kershaw Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (99), pp.13268-13271. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cc07990g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast non-thermal laser excitation of gigahertz longitudinal and shear acoustic waves in spin-crossover molecular crystals [Fe(PM-AzA)(2)(NCS)(2)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpiiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (17), 179901 (2 p.). </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5009657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing phases involving spin-state and ligand structural orderings in a multistable two-dimensional spin crossover coordination polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao-Peng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Piñeiro-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.2736-2745. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical approach for elastically driven cooperative switching of spin crossover compounds impacted by an ultrashot laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Enachescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stoleriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamichi Nishino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (22), pp.224107. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.224107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structural trapping through wave packet dispersion during photoinduced spin state switching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik T. Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper S. Kjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hartsock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim B. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.15342. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced reversible spin-state switching of an Fe III complex assisted by a halogen-bonded supramolecular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ie-Rang Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Mathonière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Clérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouzières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (74), pp.10283-10286. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC03797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of local spin-state concentration waves during the relaxation from photoinduced state in a spin-crossover polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fertey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.660-668. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520617007685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Structural Dynamics of Molecular Systems Mapped by Time-Resolved X-ray Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (16), pp.11025-11065. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Structural and Dynamical Properties of Neutral-Ionic Phase Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst7100285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative elastic switching vs laser heating in [Fe(phen)2(NCS)2] spin-crossover crystals excited by a laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (38), pp.7269-7275. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CE00659K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Piñeiro-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piñeiro-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (30), </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastically driven cooperative response of a molecular material impacted by a laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.606-610. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of coherent lattice phonon following ultrafast molecular spin-state photo-switching: a molecule-to-lattice energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir F. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Létard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), 023605 (15 p.). </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering phenomena of high-spin/low-spin states in stepwise spin-crossover materials described by the ANNNI model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Létard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.014419. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Laser Shot Spin State Switching of {Fe II (pz)[Pt(CN) 4 ]} Inside Thermal Hysteresis studied by x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piñeiro-López Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.61. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944105666150910233704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Electronic vs. structural ordering in a manganese(iii) spin crossover complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Müller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinela M. Dirtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (99), pp.17630-17630. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc90535d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Light-Induced Spin-State Trapping Photophysics Investigated in Fe(phen) 2 (NCS) 2 Spin- Crossover Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir F. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Létard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (3), pp.774-781. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ar500444d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond photoswitching dynamics and microsecond thermal conversion driven by laser heating in FeIII spin-crossover solids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 282-283, pp.66-76. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2014.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local response to light excitation in the charge-ordered phase of (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.024304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Assisted (Solid-State Density Functional Theory) Structural (X-ray) and Vibrational Spectroscopy (FT-IR, FT-RS, TDs-THz) Characterization of the Cardiovascular Drug Lacidipine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drużbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mielcarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kiwilsza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.2817-2830. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond spin-state photo-switching dynamics in an FeIII spin crossover solid accompanied by coherent structural vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (30), pp.7792-7801. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TC00854A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium dynamics of photoexcited spin-state concentration waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.363-379. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00164H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Electron Diffraction Study of the Spin Crossover Dynamics of Single Crystal [Fe(PM-AzA)2](NCS)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Chung Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike M. Müller-Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Proceedings in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ultrafast Phenomena XIX, 162 (3), pp.283-286. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13242-6_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic vs. structural ordering in a manganese(III) spin crossover complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Müller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinela M. Dîrtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (99), pp.17540-17543. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc05129k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ligand-field states in the ultrafast photophysical cycle of the prototypical iron(II) spin-crossover compound [Fe(ptz)6](BF4)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (15), pp.3863-3867, 10.1002/anie.201310884. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201310884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Activation of Molecular Breathing and Bending during Spin-Crossover Photoswitching Revealed by Femtosecond Optical and X-Ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (22), pp.227402. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.227402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Induced Excited Spin State Trapping effect on [Fe(mepy)3tren](PF6)2 solvated crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (3), pp.1063-1071. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3DT52495G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Photoswitching in a Copper-Nitroxide-Based Molecular Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena G. Bagryanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (40), pp.10636-10640. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201403672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-state ordering on one sub-lattice of a mononuclear iron(III) spin crossover complex exhibiting LIESST and TIESST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Murnaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Carbonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinela M. Dîrtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (19), pp.5613-5618. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201400286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical chemistry : Molecular motion watched.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Siwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 496 (7445), pp.306-7. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/496306a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond optical pump-probe reflectivity studies of spin-state photo-switching in the spin-crossover molecular crystals [Fe(PM-AzA)2(NCS)2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Metal-Insulator Transition and Hydrogen Bonding Network in the Organic Metal δ-(BEDT-TTF)4[2,6-Anthracene-bis(sulfonate)]*(H2O)4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Camerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Helloco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (11), pp.5135-5145. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg401416h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and pressure-induced switching of the molecular spin state of an orthorhombic iron(II) spin-crossover salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5-6), pp.1001-1008. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201201059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Symmetry Breaking and Spin Crossover in [FeH2L2?Me ](ClO4)2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5-6), pp.710-715. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacting materials by light and seeing their structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 222 (5), pp.1077-1092. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2013-01908-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIPT from the Beginning to Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Luty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ya Koshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (30), pp.7485-9. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201202215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laulhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fertey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.332-335. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Charge-Transfer Excited States in a Quasi-Nonluminescent Electron-Rich Fe(II)-Acetylide Complex by Femtosecond Optical Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Costuas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (5), pp.3719-3727. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp208522w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ferroelectric: Bis-thiourea pyridinium bromide inclusion compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pajzderska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wąsicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (22), pp.2844-2850. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2012.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (6), 064114 (9 p.). </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic spin state ordering of bistable molecules and its photoinduced erasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas. Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (25), pp.255. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.257206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Light Snapshot of Non-Equilibrium High-Spin State in a Molecular Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.324-327. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.121.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative spin-state transition of an iron(III) compound [FeIII(3-MeO-SalEen)2]PF6: thermal- vs. ultra-fast photo-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.18347. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM14163E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical separation of spin and lattice degrees of freedom in the relaxation process from the photo-induced state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichiro Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tuchagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.17004. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/96/17004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast spectral weight transfer in RBaCo2O6−δ (R=Sm, Gd, and Tb): Role of electronic correlation in a photoinduced phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Okimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (12), pp.121102. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.121102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First single-crystal synthesis and low-temperature structural determination of the quasi-2D quantum spin compound (CuCl)LaNb(2)O(7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (17), pp.4605. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt01665a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics features of a thermalspintransition characterized by opticalmicroscopy on the example of [Fe(bbtr)3](ClO4)2singlecrystals: Size effect and mechanical instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 504 (1-3), pp.29-33. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2011.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The propagation of the thermal spin transition of [Fe(btr)2(NCS)2].H2Osingle crystals, observed by optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Varret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritosh Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (10), pp.2333-2340. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1NJ20332K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale self-hosting of molecular spin-states in the intermediate phase of a spin-crossover material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaaki Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohide Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (47), pp.14060-8. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201001264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing One-Dimensional Precursors of a Photoinduced Transformation in a Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ya Koshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.246101. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.105.246101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical structural science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (2), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767310004551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetically coupled Shastry-Sutherland quantum spin singlets in (CuCl)LaNb₂O₇.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (16), pp.167205. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.167205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and structural aspects of spin transitions observed by optical microscopy. The case of [Fe(ptz)6](BF4)2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritosh Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (5), pp.1975-84. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910999y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics of photoinduced molecular switching in the solid state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (Pt 2), pp.189-97. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309051046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomagnetic switching of heterometallic complexes [M(dmf)4(H2O)3(mu-CN)Fe(CN)5].H2O (M=Nd, La, Gd, Y) analyzed by single-crystal X-ray diffraction and ab initio theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Sheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (24), pp.7215-23. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200902997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large and ultrafast photoinduced reflectivity change in the charge separated phase of Et2Me2Sb[Pd(1,3-dithiol-2-thione-4,5-dithiolate)2]2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fukazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (11), pp.115108. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVB.80.115108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Dynamical Steps of Photoinduced Switching of a Molecular Fe(III) Spin-Crossover Material by Time-Resolved X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.28301. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.028301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (Pt 4), pp.474-80. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768109021508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an intermediate phase in bis-thiourea pyridinium chloride inclusion compound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pajzderska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wąsicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (4), pp.044503. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3065983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photo-induced phase transition in Et2Me2Sb[Pd(dmit)2]2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiko Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoto Fukazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.112-115. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/PSSC.200879835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the photoinduced phase transition in (C2H5)2(CH3)2Sb[Pd(dmit)2]2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoto Fukazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiko Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (01), pp.2003. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/148/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerted spin crossover and symmetry breaking yield three thermally and one light-induced crystallographic phases of a molecular material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohide Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (49), pp.9468-9471. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200904190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectricity of Inclusion Compounds of Thiourea with Pyridinium Iodide and Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pajzderska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wąsicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (15), pp.6282-6289. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9004295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of metal-insulator transition in (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiko Maesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihiro Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Yamochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (01), pp.2004. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/148/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomagnetic switching of the complex [Nd(dmf)4(H2O)3(mu-CN)Fe(CN)5] x H2O analyzed by single-crystal X-ray diffraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Brummerstedt Iversen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (15), pp.2780-3. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phonon dynamics of the ultra-fast photoinduced transition of (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ya Koshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/148/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast spin-state switching in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (10), pp.1235-1240. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2008.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical aspects of the phase transition in the new thiourea thiazolium bromide inclusion compound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pajzderska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wąsicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Małuszyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (10), pp.104501. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2972141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Degrees of Freedom in Aperiodic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319 (5859), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1146745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art and opportunities in probing photoinduced phase transitions in molecular materials by conventional and picosecond X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift Fuer Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 223 (4-5), pp.272-282. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2008.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical microscope study of photoswitching and relaxation in single crystals of the spin transition solid [Fe(ptz)6](BF4)2, with image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Varret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeftic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.4055-4064. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependent interactions and disorder in the spin-transition compound [FeII(L)2][ClO4]2·C7H8 through structural, calorimetric, cagnetic, photomagnetic, and diffuse reflectance investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibha Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabindranath Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desplanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (17), pp.7577-7587. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic8002977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down to the quantum limit at the neutral-to-ionic phase transition of (BEDT-TTF)-(ClMe-TCNQ): symmetry analysis and phase diagram.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lemée-Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ouladdiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (22), pp.6167-72. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0671291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing 100 ps-resolved X-ray structural analysis capabilities on beamline NW14A at the Photon Factory Advanced Ring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunsuke Nozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Ichi Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoko Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (Pt 4), pp.313-9. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049507025496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength selective light-induced magnetic effects in the binuclear spin crossover compound {[Fe(bt)(NCS)2]2(bpym)}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawell Ould-Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (5), pp.054101. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.054101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S002188980605028X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of the photoinduced spin transition in the [Fe(PM-BIA)2(NCS)2] compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouhei Ichiyanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.112.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and mechanism of the photoinduced spin transition in [Fe(PM-BiA)2(NCS)2].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouhei Ichiyanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guionneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (6), p. 060408 (4 p.). </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.060408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in (EDO-TTF)2PF6 : domain growing in the thermal hysteresis and ultra-fast photoinduced effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing photoinduced phase transition in a charge-transfer molecular crystal by 100 picosecond X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 299 (2-3), pp.163-170. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (2), pp.163-170. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.020101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming crystallography and Landau theory on the study of the out-of-equilibrium photo-induced phase transition in a RbMnFe Prussian Blue Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale photoinduced dynamics in photo-magnetic charge-transfer materials from ultrafast polarons to cooperative phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of charged carriers in strained BiVO4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin N. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Strojecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Structure-Property Relationship in Solid State Materials (SPSSM-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of charge-transfer-induced spin transition in cyanido-bridged cobalt-tungstate assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Nakabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International conference on malevular magnetism 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze on heating: new opportunities for advanced physical properties of materials opperating at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Phase Transition and Dynamical Properties of Spin Transition Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing upon heating: a molecular approach for the future design of new symmetry-broken functionalised materials operating at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of crystallography in the understanding of the emergence of functionalities related to coupled isosymmetric electronic bistability and symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Crystallographers Meeting #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the hidden phases of Fe(II) metal organic SCO frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Poznań, Poland; Ivan Franko National University of Lviv, Ukraine; European Crystallographic Association, Aug 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photoinduced charge-transfer polaron to persistent photoinduced phase: ultrafast and multiscale dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Bordeaux Olivier Kahn Discussions: Magnetism &amp; Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the out-of-equilibrium dynamics of isosymmetric and symmetry-breaking degrees of freedom during photoinduced phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on photoinduced phase transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nijmegen Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale photoswitching dynamics of RbMn[Fe(CN)6] charge-transfer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Equilibrium Dynamics of Condensed Matter in the Time Domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Schluchsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Science de la matère, des Molécules et Matériaux, May 2024, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ultrafast Photoinduced Small Polarons to Cooperative and Macroscopic Charge-Transfer Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Trends in Molecular Magnetism and Spins in Molecular Systems (MTMM / SiMS), SSCU, IISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional materials exhibiting coupled change of electronic state and symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-JSPS-JST Celebration Event for the 50th Anniversary of France-Japan Scientific Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Padova, Italy. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327332409555X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming powder X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Powder Diffraction Conference, EPDIC18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Padova; EPDIC; Italian Association of Crystallography – AIC, Aug 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Padova; European Crystallographic Association, Aug 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast charge transfer driven by photoinduced spin transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP2P’21, Subdivision Photochimie, Photophysique, Photosciences colloquium, French Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach of ultrafast photoinduced phase transitions in multi-functional materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Scientific Opportunities with Very Hard XFEL Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hamburg (D), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When spin crossover couples to symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on spin transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kumamoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying ultrafast and non reversible photoinduced phase transition by streaming crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Association meeting Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast control of materials down to nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C nano meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotOnline'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Faraday Discussion &amp;quot;From Optical to THz control of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alajos Kálmán Prize lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics in photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on theoretical approaches of molecular magnetism "Jujol-X"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ultrafast phase transition movie with streaming crystallography and femtosecond XANES in Prussian blue analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast spectroscopy applied to photoinduced phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaska Subedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M (JED3M - Doctoral School Day)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Faraday Discussion &amp;quot;From optical to THz control of materials Faraday Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferro-elastic distortion coupled with the spin crossover phenomena in a hysteretic Fe(II) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Ulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast transformation of matter : from molecule to material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phase ultra-rapides résolues en temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Chocolas 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling with X-FEL electronic and structural dynamics for understanding the emergence of functions in photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin crossover, charge transfer, radical dimerization and symmetry breaking: BREAKING: unsymmetric hysteresis loop and sequence of phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2BSwitch 2021 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When electronic instability couples to symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR MCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeraHertz pump/Optical probe experiments on vanadium sesquioxyde (V2O3) thin films in the Paramagnetic Metallic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Huitric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodriguez-Fano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling materials with lattice vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaska Subedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking ultrafast charge transfer and spin transition behind photomagnetism in molecular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Opportunities at X-FEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Cristallographie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin crossover, symmetry breaking and magnetoelectric coupling in Mn(III) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe B. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence C. Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Physique de Rennes, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced charge-transfer in Prussian blue analogues: from local self-trapping to macroscopic phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIPT7: Photoinduced Phase Transitions and Cooperative Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Santa Fee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoinduced charge-transfer in Prussian blue analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de Subdivision Photochimie, Photophysique, Photosciences de la division Chimie-Physique, commune à la Société Française de Physique et la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder la structure et la dynamique de matériaux fonctionnels à l'échelle femtoseconde avec les X-FEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science autour des FEL-XFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction et cristallographie jusqu'à l'échelle femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion Leader: Magnetism and Spin Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Ultrafast Phenomena in Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin state photo-switching on ultrafast timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Olivier Kahn Discussions BOOK-D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Elastically-Driven Cooperative Transformation: from molecular structural trapping to macroscopic conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tomar, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding molecular photo-switching by disentangling ultra-fast electronic and structural dynamics with X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique des GDR PES &amp; GDR MCM meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des matériaux par des méthodes rayons X à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical, THz and X-ray studies for understanding out-of-equilibrium transformation of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Interactions at the Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying ultrafast out-of-equilibrium transformation with time-resolved techniques at synchrotron and X-FEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan African Conference on Crystallography - PCCr2 and The African Light Source - AfLS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking ultrafast photoswitching in Prussian Bleu Analogues with X-ray Free Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transition and Dynamical Properties of Spin Transition Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecular switching to material transformation: revisiting the spin crossover with ultrafast pump-probe techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International School and Symposium on Synchrotron Radiation in Natural Sciences, ISSRNS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics with X-ray lasers during LIESST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Non-adiabatic quantum dynamics: From Theory to Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of spin-state and ligand structural ordering in 2D polymer during thermal and light-induced spin crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR MCM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleine lumière sur les matériaux : dynamique photoinduite ultra-rapide sondée par absorption et diffraction X résolues en temps sur X-FEL et synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastically-Driven Cooperative Transformation: from molecular structural trapping to macroscopic conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Complex Inorganic Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics with X-ray lasers during light-induced excited spin-state trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Non-adiabatic quantum dynamics: From Theory to Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics with X-ray lasers during LIESST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of theGDRI X-FEL Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling electronic & structural dynamics with X-ray lasers for shining new light on ultrafast photoinduced transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling with X-FEL electronic and structural dynamics for understanding the emergence of functions in photomagnteic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the GDRi XFEL-Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast X-ray science for investigating photoswitching dynamics in molecular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European congress and exhibition on advanced materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation and damping of coherent structural dynamics during light-induced excited spin-state trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Banff Meeting on Structural Dynamics, Banff, Canada (February 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoinduced phase transition in magnetic molecular solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on Photoinduced Phase transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic vs structural dynamics on ultrafast time scale in photoactive spin-crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd European conference of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Borgo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast LIESST in solid state: from coherent structural trapping to cooperative elastic switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Coordination Chemistry, Brest (July 2016) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking intersystem crossing dynamics on ultrafast time scale in spin-crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Excited States in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Devil’s staircase and ordering phenomenon in Spin Crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piñeiro-López Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC 2016 - Congres de l’Association Francaise de Crystallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative elastic switching in volume-changing magnetic materials triggered by femtosecond molecular photoswitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“ International Research School: Electronic States and Phases Induced by Electric or Optical Impacts IMPACT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast molecular swelling drives cooperative transformation in volume-changing spin-crossover materials: intra- vs intermolecular structural reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Structural Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abingdon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic coupling in spin-crossover materials: from Devil’s staircase to cooperative photoswitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering cooperative elastic switching with ultrafast LIESST in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMM 2016 Satellite Meeting New Magnetic Functionalities on Molecular Based Magnets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on photoactive materials: from molecular trapping to cooperative elastically-driven transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Conductivity &amp; Magnetism in Molecular Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, South Hadley, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastically-Driven Cooperative Response in a Volume-Changing Material Impacted by a Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light-Matter Interactions 2016, EPFL Lausanne, April (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, EPFL Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time cooperative response to light in breathing crystals driven by a photoinduced elastic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCOM 2015 International Symposium on Crystalline Organic Metals, Superconductors and Magnets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bad Gögging, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoswitching in spin-crossover solids: from coherent femtosecond molecular switching to elastically-driven cooperative response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BORDEAUX OLIVIER KAHN DISCUSSIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watching coherent structural molecular trapping of light-induced excited spin-state by ultrafast X-ray and optical absorption spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ultrafast Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Phase Transition in Bistable Solids: Broken symmetry, coherence and cooperativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSTM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-State Photoswitching in Molecular Materials Driven by Activation and Damping of Coherent Phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Ultrafast Phenomena in Cooperative Systems Nonequilibrium Complex Matter Studied on Elementary Time Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOINDUCED DYNAMICS IN SPIN-CROSSOVER SOLIDS: FROM FEMTOSECOND MOLECULAR SWITCHING TO COOPERATIVE RESPONSE DRIVEN BY ELASTIC INTERACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fujihara Seminar: Real-time Dynamics of Physical Phenomena and Manipulation by External Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tomakomai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent spin state photoswitching dynamics in the [FeII(PM-AZA)2(NCS)2] molecular crystals investigated by femtosecond optical and XANES pump-probe techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XFEL 2013, X-ray Free Electron Laser School and symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and cooperativity in the photo-switching dynamics of spin-crossover molecules in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society meeting, Ultrafast Excited-state Dynamics in Transition Metal-containing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined ultrafast X-ray and optical studies reveal structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dynamic Structural Photocrystallography in Chemistry &amp; Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Structural Oscillations Accompanying Ultrafast Photoswitching: Pickin' up good vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Symposium on Molecular Materials (ISSMM2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing mechanisms and dynamics of photoinduced phase transition using time-resolved X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERICE, The Future of Dynamic Structural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the roles of ligand-field states in femtosecond LIESST and REVERSE LIESST dynamics for spin crossover molecular crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GdR MCM-2 : Magnétisme et Commutation Moléculaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the structural and optical multiscale dynamics in a spin-crossover crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics (WOREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Złockie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse liesst photoswitching dynamics. Ultrafast photoinduced high spin to low spin conversion in [Fe(ptz)6](BF4)2 single crystal investigated by femtosecond optical pump-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent photoswitching dynamics in the feii(pm-aza)2(ncs)2 molecular crysrtals investigated by femtosecond optical and xanes pump-probe techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPPCC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Sympoisum on Multifunctional Molecule-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot spectroscopy. Disclosing hidden mechanisms of irreversible transitions of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Spectroscopy and Optical Materials (IWASOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined femtosecond X-ray absorption and optical spectroscopies reveal photo-switching structural pathway in a spin-crossover crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Meeting on Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling electronic and structural degrees of freedom in ultrafast photo-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Photophysics and Photochemistry of Coordination Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling materials with photons: real-time watching of photoinduced phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon Science Seminar, X-FEL Linac Coherent Light Source SLAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Menlo Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Phase Transition in Molecular Solids: Tracking How Structure Stabilizes New Electronic State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science at FEMTO-SLICING facilities, Synchrotron Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast x-ray diffraction for probing structural dynamics induced by light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast X-ray Summer School 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSMMD : International Symposium and School on Multifunctional Molecular Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot spectroscopy of gold under ultra-short intense irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naskrecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium and School on Molecular Materials and Devices (ISSMMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spin-crossover photo-switching dynamics in [(TPA)Fe(III)(TCC)]XF6 derivatives studied by ultrafast optical spectroscopy and time-resolved x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle du GdR "Magnétisme et Commutation Moléculaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSDTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early steps of the ultrafast photoinduced transformation in the 1D molecular crystal (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCON2012 : 10th International Conference on Excitonic Processes in Condensed Matter, Nanostructured and Molecular Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Gröningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for ultrafast spin-state switching in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Molecule-based Magnets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reciprocal space odyssey of spin-crossover compounds: complex ordering phenomena around stepped or photoinduced transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR Magnétisme et Commutation Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR MCM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast spin-state photoswitching and its out-of-equilibrium dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Symposium on Molecular Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium dynamics and ultrafast spin-state photo-switching in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Phase transition and dynamical properties of spin transition materials (PDSTM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Ultrafast dynamics in photo-switchable molecular-based magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR Magnétisme et Commutation Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to time-resolved X-ray studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-FEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken symmetries in spin-crossover materials: spin-state ordering vs structural ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Symposium on Multifunctional Molecule-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Argonne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition driven by light: the key role of x-ray diffraction and time-resolved techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Crystallographic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking consecutive Steps of Photoinduced Switching Dynamics of Spin-Crossover Materials by Optical and X-ray Diffraction Pump-Probe Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff meeting on structural dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of equilibrium multi-phonon dynamics of the photoinduced phase transition in molecular material (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd General Conference of the Condensed Matter Division of the European Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Phase transition in Molecular Solids Investigated by Time-Resolved X-ray Diffraction and Optical Pump-Probe Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference, Ultrafast phenomena in cooperative systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Galveston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naskrecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR MICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating transient molecular structures with light: The 2010 reciprocal space odyssey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photons and Science Evolution 2010, Yamada Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière manipulée par la lumière: transitions de phase photoinduites, états stationnaires et dynamiques ultra-rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleine lumière sur les transitions photoinduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Dynamical Processes of Photoinduced Phase Transition in Molecular Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGAMORE XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa Fee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 100 fs crystallography: first frame of molecular movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop X-ray coherent diffraction and X-FEL (December 2009) Synchrotron Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger et Flasher la transformation photo-induite d'un matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif-Rennes-Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consecutive Steps of Photoinduced Switching Dynamics of a Spin-Crossover Material Probed by Optical and X-ray Diffraction Pump-Probe Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Crystalline Organic Metals, Superconductors and Ferromagnets (ISCOM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique structurale de la matière et transitions de phase photoinduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Laboratoire des matériaux inorganiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Photoswitching Dynamics of Bistable Spin-crossover Molecules in the Solid State by Timeresolved Optical and X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 fs crystallography in molecular solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-FEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction des rayons X et sciences des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UVX 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved studies of molecular solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European XFEL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoswitching dynamics of bistable spin-crossover molecules in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCON'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced spin-state switching driven by a femtosecond laser flash and its out of equilibrium dy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photo-Induced Phase Transitions and Cooperative Phenomena (PIPT2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast photoinduced spin state switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Phase transition and Dynamical properties of Spin Transition Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced molecular switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danish Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities to probe Photoinduced phase transitions in molecular solids: coherent vs cooperative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Max-Lab Users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced transition of TTF-CA: Picosecond diffuse scattering investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photoswitching in material science: from molecular to macroscopic levels, from femtosecond to hour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Annual Symposium of Japanese-French Frontiers of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Light-Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Dynamic Structural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business, pp.141-156, 2014, 978-94-017--8549-5. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8550-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Aspects of Light-Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Inorganic Chemistry II. Volume 9: Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-185, 2013, 978-0-08-097774-4.00906-2. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-097774-4.00906-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo- and Photo-Crystallography Applied to Spin-Crossover Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guionneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halcrow, Malcolm A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spin-Crossover Materials: Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.507-526, 2013, 978-1-119-99867-9. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118519301.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler la transformation de la matière par un flash de lumière et filmer son évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes réunies par B. Pouderon et J. Casas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations, évolutions, métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.45-64, 2012, 978-2-86272-627-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction for material science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre : 4 "colloque UVX 2008"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.21-27, 2009, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId863"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Collet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eric Collet,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">professor of Physics</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Institute of Physics of Rennes, mixed research unit </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Rennes 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I develop research projects around photoinduced phase transitions and the photo-control of materials on ultra-short time-scales. In the lab, we are performing structural studies (x-ray diffraction and photo-crystallography) and we combine femtosecond optical experiments to ultrafast x-ray studies performed on synchrotron and X-FEL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale phase nucleation driven by photoinduced polarons in a volume-changing material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leland Gee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-026-02521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuttlecock velocity decay after smash and slice shots in badminton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 101 (12), pp.125007. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ae5361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast charge-transfer-induced spin transition in cobalt-tungstate molecular photomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Nakabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5012. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60401-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing low symmetry-based functions of materials at room temperature through isosymmetric electronic bistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (5), pp.1463-1472. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MH01318B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway from Molecular Strain to Crystal Domains and Cracks in Layered Co–W Charge-Transfer Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakano Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Ranjan Maity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (15), pp.6004-6014. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo G Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (24), pp.10159-10167. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marekha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mazérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talal Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (33), pp.e202400371. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ultrafast Photoinduced Small Polarons to Cooperative and Macroscopic Charge‐Transfer Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202408284. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202408284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left-vs right-handed badminton slice shots: opposite spinning of the chiral shuttlecock and Magnus effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (G1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to order, disorder and ultrafast phenomena in functional solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tokoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (17), pp.6686-6689. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ma90097a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-affected ferroelastic domain walls in RbMnFe charge-transfer materials undergoing collective Jahn–Teller distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leland B Gee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan D. Ribson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (47), pp.35081-35089. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ra06397j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a Picosecond Light-Induced Spin Transition in Polymeric Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristjan Kunnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Ledbetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bregenholt Zederkof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (24), pp.15468-15476. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale out-of-equilibrium dynamics driven by pulsed laser excitation in spin-crossover materials: A combined thermoelastic and mechanoelastic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu Stoleriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamichi Nishino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (1), pp.014306. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled spin cross-over and ferroelasticity: revisiting the prototype [Fe(ptz)(6)](BF4)(2) material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jeftić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.2161936. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2161936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional photoswitchability in an iron(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) spin crossover complex: symmetry-breaking and solvent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Díaz-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phimphaka Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (26), pp.7185-7191. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sc01495a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelastic phase transition and the role of volume strain in the structural trapping of a metastable quenched low-spin high-symmetry phase in [Ru0.35Fe0.65(ptz)(6)](BF4)(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Ulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousumi Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (25), pp.3588-3597. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ce00365e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium dynamics driven by photoinduced charge transfer in CsCoFe Prussian blue analogue nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alonso-Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2fd00015f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-to-metal electron transfer in a cyanido-bridged {Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;} square complex followed by X-ray diffraction and absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Mathonière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Mitcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Koumousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amorin-Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dechambenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (86), pp.12098-12101. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cc04246k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Resolved Study of Lattice Vibration and Libration Modes in [Fe(phen)2(NCS)2] Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (8), pp.5100-5109. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material science: ultrafast transformation, electron–phonon coupling, multi-scale aspects: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Basini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Benfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorrick Boeije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wibke Bronsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2FD90035A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting photo-stationary light-induced excited spin state trapping equilibrium towards higher temperature by increasing light fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 791, 139395 (6 p.). </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Magnetic Field Switching in a Two‐Step Hysteretic Mn(III) Spin Crossover Compound Coupled to Symmetry Breakings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe B Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minseong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalinee Chikara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202114021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Wall Dynamics in a Ferroelastic Spin Crossover Complex with Giant Magnetoelectric Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe Boel Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence C. Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalinee Chikara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (1), pp.195-211. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c08214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical limits for the molecular switching in a photoexcited material revealed by X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Volte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.168. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00940-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical excitation processes: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Appleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Basini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Benfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorrick Boeije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2FD90037H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the terahertz and optical pump penetration depths on generated strain waves temporal profiles in a V 2 O 3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Huitric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodriguez-Fano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 237, pp.389-405. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2FD00013J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Ultrafast Phenomena in condensed matter physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S2), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Ultrafast Photoswitching Pathways in RbMnFe Prussian Blue Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Tokoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Imoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yoshikiyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (43), pp.23267-23273. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202106959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-transfer driven by ultrafast spin-transition in a CoFe Prussian blue analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodovico Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mazerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-020-00597-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions photoinduites ultrarapides : un axe émergent pour la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.28-31. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium lattice response to photo-induced charge-transfer in a MnFe Prussian blue analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (21), pp.6773-6780. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01487k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Magnetoelectric Coupling and Magnetic-Field-Induced Permanent Switching in a Spin Crossover Mn(III) Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe B Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalinee Chikara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie-Xiang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor T Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (9), pp.6167-6175. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain wave pathway to semiconductor-to-metal transition revealed by time-resolved X-ray powder diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1239. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21316-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest induced reversible on–off switching of elastic frustration in a 3D spin crossover coordination polymer with room temperature hysteretic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Piñeiro-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Javier Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Seredyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1317-1326. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SC04420B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Landau theory of non-symmetry-breaking and symmetry-breaking spin transition materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (8), pp.085106. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0041453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and decoupling of spin crossover and ferroelastic distortion: Unsymmetric hysteresis loop, phase diagram, and sequence of phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.044401. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.044401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress‐induced Domain Wall Motion in a Ferroelastic Mn3+ Spin Crossover Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalinee Chikara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (32), pp.13305-13312. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast control of anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.429-430. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-020-0462-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurefunction relationships for thermal and light-induced spin-crossover in isomorphous molecular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kulmaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Andrew Halcrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (25), pp.8420-8429. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0tc02174a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoswitchable 11 nm CsCoFe Prussian Blue Analogue Nanocrystals with High Relaxation Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mazerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dragoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (18), pp.13153-13161. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landau Theory for Non-Symmetry-Breaking Electronic Instability Coupled to Symmetry-Breaking Applied to Prussian Blue Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Tokoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (13), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.134104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry breakings in a metal organic framework with a confined guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Boucekkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (13), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Silver Medals:D. Farrusseng, E. Collet, andP. Poulin / CNRS Bronze Medals:J. Wencel‐Delord and D. Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wencel-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (26), pp.10230-10230. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202004959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis Photomodulation via Single-Crystal-to-Single-Crystal Isomerization of a Photochromic Chain of Dysprosium Single-Molecule Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hojorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Sabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Norel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (2), pp.931-936. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b10584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first observation of hidden hysteresis in an iron(III) spin-crossover complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theerapoom Boonprab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane G. Telfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith S. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasinee Phonsri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (34), pp.11811-11815. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201907619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced and photoinduced phase transitions in rubidium manganese hexacyanoferrate combining charge transfer and structural reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Tokoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (6-7), pp.498-507. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single laser shot photoinduced phase transition of rubidium manganese hexacyanoferrate investigated by X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (27), pp.3142-3147. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201801478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice phonon modes of the spin crossover crystal [Fe(phen)2(NCS)2] studied by THz, IR, Raman spectroscopies and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Ichii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2018-90553-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Size Effects on the Switching Dynamics of Spin-Crossover Thin Films Photoexcited by a Femtosecond Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin-Ciprian Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Shalabaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (25), pp.1901361. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201901361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of structural dynamics upon photo-excitation in a spin crossover crystal with femtosecond electron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Chung Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike M. Müller-Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongfang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXI International Conference on Ultrafast Phenomena 2018 (UP 2018), 205, pp.07005. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201920507005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoselective MLCT to d-d pathways for light-induced excited spin state trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Iasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (17), pp.171101. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5127507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the cooperative out-of-equilibrium elastic switching in a spin-crossover material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (12), pp.6606-6612. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP07074A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics with X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (59), pp.15696-15705. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of spin-crossover materials: From molecules to materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guionneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (12), pp.1133-1151. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvatomorphism‐induced 45 K hysteresis width in a spin‐crossover mononuclear compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Djemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Stefánczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marchivie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (55), pp.14760-14767. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201802572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Crossover Behavior in a Homologous Series of Iron(II) Complexes Based on Functionalized Bipyridyl Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunnan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Rotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Mueller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace G. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (16), pp.9880-9891. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing transient photoinduced charge-transfer in Prussian Blue Analogues with time-resolved XANES and optical spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodovico Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3-4), pp.272-277. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201700657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling anion-ordering and spin-Peierls transitions in a strongly one-dimensional organic conductor with a chessboard structure, (o-Me2TTF)(2)NO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W. Reinheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Foury-Leylekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Auban-Senzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052252518004967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing spin crossover cooperativity in 2D Hofmann-type materials with guest molecule removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina A. Zenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bun Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (25), pp.5623-5629. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc01040d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and structural dynamics during the switching of the photomagnetic complex [Fe(L222N5)(CN)2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir F. F Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongfeng F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (20), pp.5064-5069. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201704746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of structural dynamics and coherence of d–d and MLCT light-induced spin state trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Wilbraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Iasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), pp.4978-4986. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SC05624E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Dynamics upon Photoexcitation in a Spin Crossover Crystal Probed with Femtosecond Electron Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Chung Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike M. Müller-Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongfang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (25), pp.7130-7134. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201702497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of symmetry breaking in the structural trapping of light-induced excited spin states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kulmaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence J Kershaw Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (99), pp.13268-13271. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cc07990g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing phases involving spin-state and ligand structural orderings in a multistable two-dimensional spin crossover coordination polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao-Peng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Piñeiro-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.2736-2745. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical approach for elastically driven cooperative switching of spin crossover compounds impacted by an ultrashot laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Enachescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stoleriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamichi Nishino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (22), pp.224107. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.224107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast non-thermal laser excitation of gigahertz longitudinal and shear acoustic waves in spin-crossover molecular crystals [Fe(PM-AzA)(2)(NCS)(2)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpiiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (17), 179901 (2 p.). </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5009657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced reversible spin-state switching of an Fe III complex assisted by a halogen-bonded supramolecular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ie-Rang Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Mathonière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Clérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouzières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (74), pp.10283-10286. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC03797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structural trapping through wave packet dispersion during photoinduced spin state switching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik T. Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper S. Kjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hartsock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim B. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.15342. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of local spin-state concentration waves during the relaxation from photoinduced state in a spin-crossover polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fertey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.660-668. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520617007685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Structural and Dynamical Properties of Neutral-Ionic Phase Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst7100285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Structural Dynamics of Molecular Systems Mapped by Time-Resolved X-ray Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (16), pp.11025-11065. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative elastic switching vs laser heating in [Fe(phen)2(NCS)2] spin-crossover crystals excited by a laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (38), pp.7269-7275. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CE00659K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Piñeiro-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piñeiro-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (30), </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastically driven cooperative response of a molecular material impacted by a laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.606-610. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of coherent lattice phonon following ultrafast molecular spin-state photo-switching: a molecule-to-lattice energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir F. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Létard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), 023605 (15 p.). </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4936290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering phenomena of high-spin/low-spin states in stepwise spin-crossover materials described by the ANNNI model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Létard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.014419. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Laser Shot Spin State Switching of {Fe II (pz)[Pt(CN) 4 ]} Inside Thermal Hysteresis studied by x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piñeiro-López Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.61. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944105666150910233704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Electronic vs. structural ordering in a manganese(iii) spin crossover complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Müller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinela M. Dirtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (99), pp.17630-17630. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc90535d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Light-Induced Spin-State Trapping Photophysics Investigated in Fe(phen) 2 (NCS) 2 Spin- Crossover Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir F. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Létard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (3), pp.774-781. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ar500444d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond photoswitching dynamics and microsecond thermal conversion driven by laser heating in FeIII spin-crossover solids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 282-283, pp.66-76. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2014.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local response to light excitation in the charge-ordered phase of (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.024304. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.024304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Assisted (Solid-State Density Functional Theory) Structural (X-ray) and Vibrational Spectroscopy (FT-IR, FT-RS, TDs-THz) Characterization of the Cardiovascular Drug Lacidipine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drużbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mielcarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kiwilsza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.2817-2830. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond spin-state photo-switching dynamics in an FeIII spin crossover solid accompanied by coherent structural vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (30), pp.7792-7801. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TC00854A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium dynamics of photoexcited spin-state concentration waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.363-379. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4FD00164H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Electron Diffraction Study of the Spin Crossover Dynamics of Single Crystal [Fe(PM-AzA)2](NCS)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Chung Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike M. Müller-Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Proceedings in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ultrafast Phenomena XIX, 162 (3), pp.283-286. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13242-6_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic vs. structural ordering in a manganese(III) spin crossover complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Müller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinela M. Dîrtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (99), pp.17540-17543. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc05129k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Activation of Molecular Breathing and Bending during Spin-Crossover Photoswitching Revealed by Femtosecond Optical and X-Ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (22), pp.227402. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.227402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ligand-field states in the ultrafast photophysical cycle of the prototypical iron(II) spin-crossover compound [Fe(ptz)6](BF4)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (15), pp.3863-3867, 10.1002/anie.201310884. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201310884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Induced Excited Spin State Trapping effect on [Fe(mepy)3tren](PF6)2 solvated crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (3), pp.1063-1071. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3DT52495G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Photoswitching in a Copper-Nitroxide-Based Molecular Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena G. Bagryanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (40), pp.10636-10640. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201403672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-state ordering on one sub-lattice of a mononuclear iron(III) spin crossover complex exhibiting LIESST and TIESST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Murnaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Carbonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinela M. Dîrtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (19), pp.5613-5618. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201400286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Metal-Insulator Transition and Hydrogen Bonding Network in the Organic Metal δ-(BEDT-TTF)4[2,6-Anthracene-bis(sulfonate)]*(H2O)4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Camerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Helloco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guizouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (11), pp.5135-5145. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg401416h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical chemistry : Molecular motion watched.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Siwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 496 (7445), pp.306-7. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/496306a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond optical pump-probe reflectivity studies of spin-state photo-switching in the spin-crossover molecular crystals [Fe(PM-AzA)2(NCS)2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and pressure-induced switching of the molecular spin state of an orthorhombic iron(II) spin-crossover salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5-6), pp.1001-1008. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201201059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacting materials by light and seeing their structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 222 (5), pp.1077-1092. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2013-01908-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Symmetry Breaking and Spin Crossover in [FeH2L2?Me ](ClO4)2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5-6), pp.710-715. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIPT from the Beginning to Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Luty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ya Koshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (30), pp.7485-9. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201202215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laulhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fertey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.332-335. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Charge-Transfer Excited States in a Quasi-Nonluminescent Electron-Rich Fe(II)-Acetylide Complex by Femtosecond Optical Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Costuas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (5), pp.3719-3727. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp208522w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ferroelectric: Bis-thiourea pyridinium bromide inclusion compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pajzderska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wąsicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (22), pp.2844-2850. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2012.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (6), 064114 (9 p.). </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic spin state ordering of bistable molecules and its photoinduced erasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas. Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (25), pp.255. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.257206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Light Snapshot of Non-Equilibrium High-Spin State in a Molecular Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.324-327. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.121.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative spin-state transition of an iron(III) compound [FeIII(3-MeO-SalEen)2]PF6: thermal- vs. ultra-fast photo-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.18347. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM14163E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast spectral weight transfer in RBaCo2O6−δ (R=Sm, Gd, and Tb): Role of electronic correlation in a photoinduced phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Okimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (12), pp.121102. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.121102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical separation of spin and lattice degrees of freedom in the relaxation process from the photo-induced state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichiro Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tuchagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.17004. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/96/17004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics features of a thermalspintransition characterized by opticalmicroscopy on the example of [Fe(bbtr)3](ClO4)2singlecrystals: Size effect and mechanical instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 504 (1-3), pp.29-33. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2011.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First single-crystal synthesis and low-temperature structural determination of the quasi-2D quantum spin compound (CuCl)LaNb(2)O(7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (17), pp.4605. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt01665a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The propagation of the thermal spin transition of [Fe(btr)2(NCS)2].H2Osingle crystals, observed by optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Varret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritosh Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (10), pp.2333-2340. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1NJ20332K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical structural science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (2), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767310004551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing One-Dimensional Precursors of a Photoinduced Transformation in a Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ya Koshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.246101. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.105.246101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale self-hosting of molecular spin-states in the intermediate phase of a spin-crossover material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaaki Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohide Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (47), pp.14060-8. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201001264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and structural aspects of spin transitions observed by optical microscopy. The case of [Fe(ptz)6](BF4)2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritosh Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (5), pp.1975-84. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910999y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetically coupled Shastry-Sutherland quantum spin singlets in (CuCl)LaNb₂O₇.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (16), pp.167205. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.167205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics of photoinduced molecular switching in the solid state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (Pt 2), pp.189-97. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767309051046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomagnetic switching of heterometallic complexes [M(dmf)4(H2O)3(mu-CN)Fe(CN)5].H2O (M=Nd, La, Gd, Y) analyzed by single-crystal X-ray diffraction and ab initio theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Sheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (24), pp.7215-23. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200902997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Dynamical Steps of Photoinduced Switching of a Molecular Fe(III) Spin-Crossover Material by Time-Resolved X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.28301. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.103.028301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large and ultrafast photoinduced reflectivity change in the charge separated phase of Et2Me2Sb[Pd(1,3-dithiol-2-thione-4,5-dithiolate)2]2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fukazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (11), pp.115108. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVB.80.115108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (Pt 4), pp.474-80. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108768109021508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an intermediate phase in bis-thiourea pyridinium chloride inclusion compound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pajzderska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wąsicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (4), pp.044503. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3065983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photo-induced phase transition in Et2Me2Sb[Pd(dmit)2]2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiko Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoto Fukazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.112-115. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/PSSC.200879835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the photoinduced phase transition in (C2H5)2(CH3)2Sb[Pd(dmit)2]2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoto Fukazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiko Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kitayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (01), pp.2003. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/148/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerted spin crossover and symmetry breaking yield three thermally and one light-induced crystallographic phases of a molecular material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohide Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (49), pp.9468-9471. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200904190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectricity of Inclusion Compounds of Thiourea with Pyridinium Iodide and Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pajzderska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wąsicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (15), pp.6282-6289. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9004295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of metal-insulator transition in (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiko Maesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihiro Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Yamochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (01), pp.2004. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/148/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomagnetic switching of the complex [Nd(dmf)4(H2O)3(mu-CN)Fe(CN)5] x H2O analyzed by single-crystal X-ray diffraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Svendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Brummerstedt Iversen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (15), pp.2780-3. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-phonon dynamics of the ultra-fast photoinduced transition of (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ya Koshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/148/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Glijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast spin-state switching in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (10), pp.1235-1240. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2008.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical aspects of the phase transition in the new thiourea thiazolium bromide inclusion compound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pajzderska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wąsicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Małuszyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Czarnecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (10), pp.104501. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2972141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Degrees of Freedom in Aperiodic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319 (5859), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1146745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art and opportunities in probing photoinduced phase transitions in molecular materials by conventional and picosecond X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift Fuer Kristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 223 (4-5), pp.272-282. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zkri.2008.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical microscope study of photoswitching and relaxation in single crystals of the spin transition solid [Fe(ptz)6](BF4)2, with image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Varret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boukheddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeftic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.4055-4064. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-dependent interactions and disorder in the spin-transition compound [FeII(L)2][ClO4]2·C7H8 through structural, calorimetric, cagnetic, photomagnetic, and diffuse reflectance investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibha Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabindranath Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desplanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (17), pp.7577-7587. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic8002977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down to the quantum limit at the neutral-to-ionic phase transition of (BEDT-TTF)-(ClMe-TCNQ): symmetry analysis and phase diagram.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Lemée-Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ouladdiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (22), pp.6167-72. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0671291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing 100 ps-resolved X-ray structural analysis capabilities on beamline NW14A at the Photon Factory Advanced Ring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunsuke Nozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ichi Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Ichi Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoko Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (Pt 4), pp.313-9. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049507025496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength selective light-induced magnetic effects in the binuclear spin crossover compound {[Fe(bt)(NCS)2]2(bpym)}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawell Ould-Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (5), pp.054101. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.054101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S002188980605028X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of the photoinduced spin transition in the [Fe(PM-BIA)2(NCS)2] compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouhei Ichiyanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.112.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and mechanism of the photoinduced spin transition in [Fe(PM-BiA)2(NCS)2].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouhei Ichiyanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guionneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (6), p. 060408 (4 p.). </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.060408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in (EDO-TTF)2PF6 : domain growing in the thermal hysteresis and ultra-fast photoinduced effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing photoinduced phase transition in a charge-transfer molecular crystal by 100 picosecond X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 299 (2-3), pp.163-170. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (2), pp.163-170. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.020101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale photoinduced dynamics in photo-magnetic charge-transfer materials from ultrafast polarons to cooperative phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming crystallography and Landau theory on the study of the out-of-equilibrium photo-induced phase transition in a RbMnFe Prussian Blue Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of charged carriers in strained BiVO4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin N. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Strojecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Structure-Property Relationship in Solid State Materials (SPSSM-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of charge-transfer-induced spin transition in cyanido-bridged cobalt-tungstate assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Nakabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International conference on malevular magnetism 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze on heating: new opportunities for advanced physical properties of materials opperating at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Phase Transition and Dynamical Properties of Spin Transition Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing upon heating: a molecular approach for the future design of new symmetry-broken functionalised materials operating at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of crystallography in the understanding of the emergence of functionalities related to coupled isosymmetric electronic bistability and symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Crystallographers Meeting #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the hidden phases of Fe(II) metal organic SCO frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Mickiewicz University, Poznań, Poland; Ivan Franko National University of Lviv, Ukraine; European Crystallographic Association, Aug 2025, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photoinduced charge-transfer polaron to persistent photoinduced phase: ultrafast and multiscale dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Bordeaux Olivier Kahn Discussions: Magnetism &amp; Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the out-of-equilibrium dynamics of isosymmetric and symmetry-breaking degrees of freedom during photoinduced phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on photoinduced phase transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nijmegen Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale photoswitching dynamics of RbMn[Fe(CN)6] charge-transfer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Equilibrium Dynamics of Condensed Matter in the Time Domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Schluchsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Science de la matère, des Molécules et Matériaux, May 2024, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ultrafast Photoinduced Small Polarons to Cooperative and Macroscopic Charge-Transfer Phase Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Trends in Molecular Magnetism and Spins in Molecular Systems (MTMM / SiMS), SSCU, IISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carmen Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional materials exhibiting coupled change of electronic state and symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-JSPS-JST Celebration Event for the 50th Anniversary of France-Japan Scientific Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Padova, Italy. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205327332409555X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Padova; European Crystallographic Association, Aug 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming powder X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Powder Diffraction Conference, EPDIC18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Padova; EPDIC; Italian Association of Crystallography – AIC, Aug 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast charge transfer driven by photoinduced spin transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP2P’21, Subdivision Photochimie, Photophysique, Photosciences colloquium, French Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When spin crossover couples to symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on spin transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kumamoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach of ultrafast photoinduced phase transitions in multi-functional materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Scientific Opportunities with Very Hard XFEL Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hamburg (D), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying ultrafast and non reversible photoinduced phase transition by streaming crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystallography Association meeting Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotOnline'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast control of materials down to nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C nano meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Faraday Discussion &amp;quot;From Optical to THz control of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alajos Kálmán Prize lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics in photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on theoretical approaches of molecular magnetism "Jujol-X"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast spectroscopy applied to photoinduced phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaska Subedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M (JED3M - Doctoral School Day)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ultrafast phase transition movie with streaming crystallography and femtosecond XANES in Prussian blue analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferro-elastic distortion coupled with the spin crossover phenomena in a hysteretic Fe(II) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Ulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Faraday Discussion &amp;quot;From optical to THz control of materials Faraday Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast transformation of matter : from molecule to material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible Photoinduced Phase Transition in the RbMnFe Prussian Blue Analogue Studied by Streaming Crystallography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling with X-FEL electronic and structural dynamics for understanding the emergence of functions in photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin crossover, charge transfer, radical dimerization and symmetry breaking: BREAKING: unsymmetric hysteresis loop and sequence of phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2BSwitch 2021 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When electronic instability couples to symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR MCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phase ultra-rapides résolues en temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Chocolas 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeraHertz pump/Optical probe experiments on vanadium sesquioxyde (V2O3) thin films in the Paramagnetic Metallic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Huitric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rodriguez-Fano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling materials with lattice vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaska Subedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking ultrafast charge transfer and spin transition behind photomagnetism in molecular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Opportunities at X-FEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Cristallographie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin crossover, symmetry breaking and magnetoelectric coupling in Mn(III) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibe B. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Dobbelaaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence C. Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Physique de Rennes, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced charge-transfer in Prussian blue analogues: from local self-trapping to macroscopic phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhane Zerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIPT7: Photoinduced Phase Transitions and Cooperative Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Santa Fee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoinduced charge-transfer in Prussian blue analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de Subdivision Photochimie, Photophysique, Photosciences de la division Chimie-Physique, commune à la Société Française de Physique et la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder la structure et la dynamique de matériaux fonctionnels à l'échelle femtoseconde avec les X-FEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science autour des FEL-XFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction et cristallographie jusqu'à l'échelle femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion Leader: Magnetism and Spin Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Ultrafast Phenomena in Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin state photo-switching on ultrafast timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Olivier Kahn Discussions BOOK-D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Elastically-Driven Cooperative Transformation: from molecular structural trapping to macroscopic conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tomar, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical, THz and X-ray studies for understanding out-of-equilibrium transformation of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Interactions at the Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding molecular photo-switching by disentangling ultra-fast electronic and structural dynamics with X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique des GDR PES &amp; GDR MCM meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des matériaux par des méthodes rayons X à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying ultrafast out-of-equilibrium transformation with time-resolved techniques at synchrotron and X-FEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan African Conference on Crystallography - PCCr2 and The African Light Source - AfLS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking ultrafast photoswitching in Prussian Bleu Analogues with X-ray Free Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transition and Dynamical Properties of Spin Transition Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecular switching to material transformation: revisiting the spin crossover with ultrafast pump-probe techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International School and Symposium on Synchrotron Radiation in Natural Sciences, ISSRNS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics with X-ray lasers during LIESST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Non-adiabatic quantum dynamics: From Theory to Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of spin-state and ligand structural ordering in 2D polymer during thermal and light-induced spin crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR MCM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleine lumière sur les matériaux : dynamique photoinduite ultra-rapide sondée par absorption et diffraction X résolues en temps sur X-FEL et synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastically-Driven Cooperative Transformation: from molecular structural trapping to macroscopic conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Complex Inorganic Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics with X-ray lasers during light-induced excited spin-state trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Non-adiabatic quantum dynamics: From Theory to Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling ultrafast electronic and structural dynamics with X-ray lasers during LIESST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of theGDRI X-FEL Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding elastically-driven cooperativity in molecular photomagnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling with X-FEL electronic and structural dynamics for understanding the emergence of functions in photomagnteic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the GDRi XFEL-Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling electronic & structural dynamics with X-ray lasers for shining new light on ultrafast photoinduced transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast X-ray science for investigating photoswitching dynamics in molecular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European congress and exhibition on advanced materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation and damping of coherent structural dynamics during light-induced excited spin-state trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Banff Meeting on Structural Dynamics, Banff, Canada (February 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoinduced phase transition in magnetic molecular solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on Photoinduced Phase transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic vs structural dynamics on ultrafast time scale in photoactive spin-crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd European conference of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Borgo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast LIESST in solid state: from coherent structural trapping to cooperative elastic switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Conference on Coordination Chemistry, Brest (July 2016) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking intersystem crossing dynamics on ultrafast time scale in spin-crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Excited States in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Devil’s staircase and ordering phenomenon in Spin Crossover materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Trzop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daopeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piñeiro-López Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC 2016 - Congres de l’Association Francaise de Crystallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative elastic switching in volume-changing magnetic materials triggered by femtosecond molecular photoswitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“ International Research School: Electronic States and Phases Induced by Electric or Optical Impacts IMPACT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast molecular swelling drives cooperative transformation in volume-changing spin-crossover materials: intra- vs intermolecular structural reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Structural Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abingdon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic coupling in spin-crossover materials: from Devil’s staircase to cooperative photoswitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering cooperative elastic switching with ultrafast LIESST in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMM 2016 Satellite Meeting New Magnetic Functionalities on Molecular Based Magnets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastically-Driven Cooperative Response in a Volume-Changing Material Impacted by a Laser Pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light-Matter Interactions 2016, EPFL Lausanne, April (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, EPFL Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on photoactive materials: from molecular trapping to cooperative elastically-driven transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Conductivity &amp; Magnetism in Molecular Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, South Hadley, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time cooperative response to light in breathing crystals driven by a photoinduced elastic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCOM 2015 International Symposium on Crystalline Organic Metals, Superconductors and Magnets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bad Gögging, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoswitching in spin-crossover solids: from coherent femtosecond molecular switching to elastically-driven cooperative response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BORDEAUX OLIVIER KAHN DISCUSSIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watching coherent structural molecular trapping of light-induced excited spin-state by ultrafast X-ray and optical absorption spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ultrafast Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Phase Transition in Bistable Solids: Broken symmetry, coherence and cooperativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSTM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-State Photoswitching in Molecular Materials Driven by Activation and Damping of Coherent Phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Ultrafast Phenomena in Cooperative Systems Nonequilibrium Complex Matter Studied on Elementary Time Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOINDUCED DYNAMICS IN SPIN-CROSSOVER SOLIDS: FROM FEMTOSECOND MOLECULAR SWITCHING TO COOPERATIVE RESPONSE DRIVEN BY ELASTIC INTERACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fujihara Seminar: Real-time Dynamics of Physical Phenomena and Manipulation by External Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tomakomai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent spin state photoswitching dynamics in the [FeII(PM-AZA)2(NCS)2] molecular crystals investigated by femtosecond optical and XANES pump-probe techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XFEL 2013, X-ray Free Electron Laser School and symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and cooperativity in the photo-switching dynamics of spin-crossover molecules in crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society meeting, Ultrafast Excited-state Dynamics in Transition Metal-containing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined ultrafast X-ray and optical studies reveal structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dynamic Structural Photocrystallography in Chemistry &amp; Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Structural Oscillations Accompanying Ultrafast Photoswitching: Pickin' up good vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Symposium on Molecular Materials (ISSMM2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing mechanisms and dynamics of photoinduced phase transition using time-resolved X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERICE, The Future of Dynamic Structural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the structural and optical multiscale dynamics in a spin-crossover crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics (WOREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Złockie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the roles of ligand-field states in femtosecond LIESST and REVERSE LIESST dynamics for spin crossover molecular crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GdR MCM-2 : Magnétisme et Commutation Moléculaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Toudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Sympoisum on Multifunctional Molecule-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse liesst photoswitching dynamics. Ultrafast photoinduced high spin to low spin conversion in [Fe(ptz)6](BF4)2 single crystal investigated by femtosecond optical pump-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent photoswitching dynamics in the feii(pm-aza)2(ncs)2 molecular crysrtals investigated by femtosecond optical and xanes pump-probe techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPPCC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined femtosecond X-ray absorption and optical spectroscopies reveal photo-switching structural pathway in a spin-crossover crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Meeting on Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot spectroscopy. Disclosing hidden mechanisms of irreversible transitions of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Spectroscopy and Optical Materials (IWASOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling electronic and structural degrees of freedom in ultrafast photo-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Photophysics and Photochemistry of Coordination Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Traverse City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling materials with photons: real-time watching of photoinduced phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon Science Seminar, X-FEL Linac Coherent Light Source SLAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Menlo Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Phase Transition in Molecular Solids: Tracking How Structure Stabilizes New Electronic State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science at FEMTO-SLICING facilities, Synchrotron Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast x-ray diffraction for probing structural dynamics induced by light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast X-ray Summer School 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSMMD : International Symposium and School on Multifunctional Molecular Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot spectroscopy of gold under ultra-short intense irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naskrecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium and School on Molecular Materials and Devices (ISSMMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spin-crossover photo-switching dynamics in [(TPA)Fe(III)(TCC)]XF6 derivatives studied by ultrafast optical spectroscopy and time-resolved x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle du GdR "Magnétisme et Commutation Moléculaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSDTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early steps of the ultrafast photoinduced transformation in the 1D molecular crystal (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCON2012 : 10th International Conference on Excitonic Processes in Condensed Matter, Nanostructured and Molecular Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Gröningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Phase transition and Dynamical properties of Spin Transition Materials: PDSTM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reciprocal space odyssey of spin-crossover compounds: complex ordering phenomena around stepped or photoinduced transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR Magnétisme et Commutation Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for ultrafast spin-state switching in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Molecule-based Magnets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond pump-probe reflectivity studies of spin-state photo-switching in the Fe(II) molecular crystals Fe(PM-AZA)2(NCS)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR MCM2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast spin-state photoswitching and its out-of-equilibrium dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Symposium on Molecular Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium dynamics and ultrafast spin-state photo-switching in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Phase transition and dynamical properties of spin transition materials (PDSTM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Ultrafast dynamics in photo-switchable molecular-based magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR Magnétisme et Commutation Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to time-resolved X-ray studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-FEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken symmetries in spin-crossover materials: spin-state ordering vs structural ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Symposium on Multifunctional Molecule-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Argonne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition driven by light: the key role of x-ray diffraction and time-resolved techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Crystallographic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking consecutive Steps of Photoinduced Switching Dynamics of Spin-Crossover Materials by Optical and X-ray Diffraction Pump-Probe Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff meeting on structural dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of equilibrium multi-phonon dynamics of the photoinduced phase transition in molecular material (EDO-TTF)2SbF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd General Conference of the Condensed Matter Division of the European Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Phase transition in Molecular Solids Investigated by Time-Resolved X-ray Diffraction and Optical Pump-Probe Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference, Ultrafast phenomena in cooperative systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Galveston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wawrzyniec Kaszub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naskrecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GDR MICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating transient molecular structures with light: The 2010 reciprocal space odyssey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photons and Science Evolution 2010, Yamada Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière manipulée par la lumière: transitions de phase photoinduites, états stationnaires et dynamiques ultra-rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleine lumière sur les transitions photoinduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Dynamical Processes of Photoinduced Phase Transition in Molecular Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGAMORE XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa Fee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger et Flasher la transformation photo-induite d'un matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif-Rennes-Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 100 fs crystallography: first frame of molecular movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop X-ray coherent diffraction and X-FEL (December 2009) Synchrotron Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consecutive Steps of Photoinduced Switching Dynamics of a Spin-Crossover Material Probed by Optical and X-ray Diffraction Pump-Probe Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Crystalline Organic Metals, Superconductors and Ferromagnets (ISCOM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique structurale de la matière et transitions de phase photoinduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Laboratoire des matériaux inorganiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Photoswitching Dynamics of Bistable Spin-crossover Molecules in the Solid State by Timeresolved Optical and X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 fs crystallography in molecular solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-FEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction des rayons X et sciences des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UVX 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast photoswitching dynamics of bistable spin-crossover molecules in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCON'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved studies of molecular solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European XFEL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced spin-state switching driven by a femtosecond laser flash and its out of equilibrium dy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photo-Induced Phase Transitions and Cooperative Phenomena (PIPT2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast photoinduced spin state switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Phase transition and Dynamical properties of Spin Transition Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced molecular switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danish Crystallography Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities to probe Photoinduced phase transitions in molecular solids: coherent vs cooperative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Max-Lab Users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced transition of TTF-CA: Picosecond diffuse scattering investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast photoswitching in material science: from molecular to macroscopic levels, from femtosecond to hour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Annual Symposium of Japanese-French Frontiers of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Light-Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Dynamic Structural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business, pp.141-156, 2014, 978-94-017--8549-5. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8550-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Aspects of Light-Excited States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Inorganic Chemistry II. Volume 9: Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-185, 2013, 978-0-08-097774-4.00906-2. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-097774-4.00906-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo- and Photo-Crystallography Applied to Spin-Crossover Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guionneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halcrow, Malcolm A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spin-Crossover Materials: Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.507-526, 2013, 978-1-119-99867-9. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118519301.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler la transformation de la matière par un flash de lumière et filmer son évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes réunies par B. Pouderon et J. Casas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations, évolutions, métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.45-64, 2012, 978-2-86272-627-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction for material science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Servol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre : 4 "colloque UVX 2008"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.21-27, 2009, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId863"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogperso.univ-rennes1.fr/eric.collet/www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Gee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-026-02521-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ae5361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakamura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Nakabayashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60401-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakano Ota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alashoor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanping Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Ranjan Maity" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01338" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388731v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reinhard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Kunnus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ledbetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Biasin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bregenholt Zederkof" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tokoro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Pastor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma90097a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland B Gee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Ribson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra06397j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Stoleriu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Nishino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Miyashita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stancu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014306" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2161936" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l D&#237;az-Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimphaka Harding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01495a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Mori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd00015f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Basini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Benfatto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorrick Boeije" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibke Bronsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD90035A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139395" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00659" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B Jakobsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Chikara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552993v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Boel Jakobsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence C. Gavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c08214" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Appleby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Barlow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD90037H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodriguez-Fano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00013J" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.88" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110828" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Xiang Yu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T Kelly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02789" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodovico Balducci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-00597-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Imoto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yoshikiyo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202106959" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041453" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.044401" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Jakobsen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-0462-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kulmaczewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Andrew Halcrow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02174a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trinh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazerat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragoe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01432" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134104" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02962168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencel-Delord" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202004959" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269052v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapoom Boonprab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Lee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane G. Telfer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith S. Murray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasinee Phonsri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907619" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801478" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161140v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901361" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Chung Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike M. M&#252;ller-Werkmeister" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Lu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920507005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388432v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Boillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5127507" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02063361v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07074A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829383v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802105" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djemel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stef&#225;nczyk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802572" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879730v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Xue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Guo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace G. Morgan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00850" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518004967" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556322v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700657" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636242v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. F Matar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng F. Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704746" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802122v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina A. Zenere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duyker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Chan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01040d" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05624E" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702497" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence J Kershaw Cook" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc07990g" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552083v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stoleriu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stancu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.224107" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik T. Lemke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper S. Kj&#230;r" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hartsock" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim B. van Driel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chollet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15342" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596582v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03797J" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559760v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Chergui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00831" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596593v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7100285" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309441v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertoni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Graber" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Henning" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moffat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00659K" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4606" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936290" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255817v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Watanabe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Tanaka" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014419" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198574v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150910233704" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. Dirtu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90535d" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118869v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar500444d" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005418v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.05.024" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255789v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dru&#380;bicki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mielcarek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiwilsza" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00251" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131219v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Gao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_69" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218037v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05129k" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959758v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201310884" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088100v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.227402" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876851v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52495G" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076606v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G. Bagryanskaya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403672" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RR46VS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989029v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Murnaghan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carbonera" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griffin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400286" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-22LSW105-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820226v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Siwick" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/496306a" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00904690v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.03.009" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876676v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Helloco" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401416h" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795611v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sainton" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201059" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVZBS254-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825751v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200878" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFVGKF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Green" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208522w" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856655v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pajzderska" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W&#261;sicki" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2012.301" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768148v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas. Palatinus" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.257206" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697378v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM14163E" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697449v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichiro Mouri" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tuchagues" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/17004" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697398v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Okimoto" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyata" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Endo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurashima" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onda" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.121102" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658192v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiro Nakano" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Paulus" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01665a" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713598v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chong" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varret" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.01.041" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHPCVHLH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697165v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varret" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritosh Mishra" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20332K" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910889v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kojima" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohide Matsumoto" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001264" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDG5K20M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659606v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310004551" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825674v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tassel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kang" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lee" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167205" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659681v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denise" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910999y" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659375v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Overgaard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A Chevallier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902997" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSRHGKQS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665719v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishikawa" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fukazawa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsubara" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakajima" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.115108" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666908v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3065983" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666931v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Fukazawa" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsubara" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Nakajima" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Onda" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200879835" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N7ZQW0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666714v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kitayama" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012003" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665492v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Come" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200904190" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8QTTL13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666090v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9004295" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666772v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Maesato" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666030v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Chevallier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Brummerstedt Iversen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805997" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F6TS7SC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666190v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012001" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725125v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma&#322;uszy&#324;ska" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972141" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402152v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goujon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chong" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.094" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXTRTP8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320978v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibha Mishra" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindranath Mukherjee" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Linares" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Balde" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8002977" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV40R6ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906118v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grach" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0671291" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5N4QKMQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906108v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nozawa" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Takahashi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Tazaki" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049507025496" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085097v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Ichiyanagi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.112.81" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020192v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.060408" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016220v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glijer" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568609v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488053v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin N. Fernandez" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Strojecka" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606663v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521123v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568618v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521109v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521115v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521110v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521116v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552351v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521091v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521099v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521103v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521081v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521085v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979155v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568575v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721052v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721061v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765256v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaska Subedi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721057v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721066v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892034v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721034v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720895v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720919v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055992v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Khaldi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765279v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721040v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720909v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552121v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B. Jakobsen" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaaret" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T. Kelly" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721037v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344435v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472122v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020195v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344420v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344425v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344409v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019551v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019539v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019567v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293037v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Corraze" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395913v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885292v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293034v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838624v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838611v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838602v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395902v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838618v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293035v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019629v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459985v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459865v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459948v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460009v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459858v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459922v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885305v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459889v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838587v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459904v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459898v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459894v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459873v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166088v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166086v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138351v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077343v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133107v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077340v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881453v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879963v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877028v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926882v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879950v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926876v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906284v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauser" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903451v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172175v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876911v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubicki" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910918v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877020v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906045v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876944v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876940v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917795v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917803v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917778v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917829v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915132v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930160v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Br&#233;fuel" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916614v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933974v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915144v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933347v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915151v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703635v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roudaut" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707148v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662305v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704501v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662300v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662282v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662287v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670880v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670539v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670481v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670498v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670792v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670861v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670443v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725454v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725482v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725458v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725445v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725494v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725459v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725486v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908647v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908645v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133071v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8550-1_10" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926785v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118519301.ch20" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911085v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogperso.univ-rennes1.fr/eric.collet/www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Gee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-026-02521-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ae5361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakamura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Nakabayashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60401-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakano Ota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alashoor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanping Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Ranjan Maity" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01338" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408284" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388731v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.174" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tokoro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Pastor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma90097a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland B Gee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Ribson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra06397j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reinhard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Kunnus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ledbetter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Biasin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bregenholt Zederkof" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Stoleriu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Nishino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Miyashita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stancu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014306" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2161936" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l D&#237;az-Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimphaka Harding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01495a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Mori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd00015f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Basini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Benfatto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorrick Boeije" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibke Bronsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD90035A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B Jakobsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseong Lee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalinee Chikara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552993v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Boel Jakobsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence C. Gavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c08214" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mariette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00940-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Appleby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Barlow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD90037H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodriguez-Fano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00013J" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.88" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Imoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yoshikiyo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202106959" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996531v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodovico Balducci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-00597-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110828" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01487k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Xiang Yu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T Kelly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02789" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041453" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.044401" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe Jakobsen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-0462-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kulmaczewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Andrew Halcrow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02174a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trinh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazerat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragoe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01432" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134104" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134103" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02962168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencel-Delord" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202004959" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10584" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269052v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerapoom Boonprab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Lee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane G. Telfer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith S. Murray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasinee Phonsri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907619" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801478" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161140v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201901361" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Jiang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Chung Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike M. M&#252;ller-Werkmeister" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Lu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920507005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388432v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Boillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5127507" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02063361v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07074A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829383v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802105" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djemel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stef&#225;nczyk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802572" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879730v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Xue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Guo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Rotaru" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace G. Morgan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00850" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700657" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806936v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Foury-Leylekian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252518004967" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802122v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina A. Zenere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duyker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Chan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01040d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. F Matar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng F. Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704746" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05624E" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702497" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence J Kershaw Cook" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc07990g" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stoleriu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stancu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.224107" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596582v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ie-Rang Jeon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03797J" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik T. Lemke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper S. Kj&#230;r" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hartsock" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim B. van Driel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15342" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596593v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7100285" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Chergui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00831" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309441v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertoni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Graber" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Henning" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moffat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00659K" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294246v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4606" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936290" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255817v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Watanabe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Tanaka" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014419" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198574v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#241;eiro-L&#243;pez Lucia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150910233704" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. Dirtu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc90535d" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118869v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar500444d" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005418v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.05.024" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255789v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dru&#380;bicki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mielcarek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiwilsza" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00251" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131219v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Gao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_69" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218037v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela M. D&#238;rtu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05129k" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088100v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.227402" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959758v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201310884" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876851v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52495G" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076606v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G. Bagryanskaya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403672" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RR46VS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989029v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Murnaghan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carbonera" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griffin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400286" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-22LSW105-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876676v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Helloco" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401416h" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820226v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Siwick" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/496306a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00904690v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mauriac" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.03.009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795611v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sainton" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201059" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVZBS254-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825751v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200878" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSFVGKF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Green" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208522w" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856655v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pajzderska" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W&#261;sicki" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2012.301" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768148v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas. Palatinus" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.257206" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697378v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM14163E" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697398v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Okimoto" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyata" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Endo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurashima" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onda" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.121102" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697449v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichiro Mouri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tuchagues" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/17004" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713598v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chong" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.01.041" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHPCVHLH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658192v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiro Nakano" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Paulus" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01665a" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697165v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varret" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritosh Mishra" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20332K" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659606v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310004551" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910889v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kojima" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohide Matsumoto" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001264" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDG5K20M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659681v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Denise" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910999y" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825674v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tassel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lee" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167205" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659375v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Overgaard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A Chevallier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902997" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSRHGKQS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665719v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishikawa" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fukazawa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsubara" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakajima" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.115108" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666908v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3065983" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666931v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Fukazawa" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsubara" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Nakajima" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Onda" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200879835" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N7ZQW0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666714v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kitayama" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012003" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665492v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Come" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200904190" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8QTTL13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666090v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9004295" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666772v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Maesato" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666030v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Chevallier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Brummerstedt Iversen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805997" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F6TS7SC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666190v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012001" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725125v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma&#322;uszy&#324;ska" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972141" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402152v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goujon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chong" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.094" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXTRTP8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320978v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibha Mishra" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindranath Mukherjee" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Linares" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Balde" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8002977" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV40R6ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906118v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grach" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0671291" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5N4QKMQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906108v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nozawa" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Takahashi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Tazaki" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049507025496" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085097v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Ichiyanagi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.112.81" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020192v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.060408" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016220v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glijer" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568609v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488053v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin N. Fernandez" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Strojecka" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606663v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521123v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568618v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521109v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521115v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521110v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521116v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552351v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521091v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521103v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521099v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521081v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979155v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521085v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568575v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721052v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721061v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765256v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaska Subedi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721048v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721057v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721066v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892034v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721034v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720895v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720919v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055992v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Khaldi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765279v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721040v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720909v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552121v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibe B. Jakobsen" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Dobbelaaret" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor T. Kelly" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721035v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03721037v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03720876v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344435v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472122v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020195v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344420v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019551v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344425v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344409v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019539v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019567v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412542v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293037v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Corraze" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395913v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885292v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293034v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838624v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838611v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838602v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395902v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293035v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019629v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838618v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459985v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459865v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459948v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460009v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459858v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459922v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885305v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459889v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838587v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459904v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459898v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459873v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459894v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166088v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166086v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138351v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077343v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133107v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077340v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881453v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879963v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877028v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926882v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879950v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926876v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172175v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906284v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chakraborty" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauser" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903451v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910918v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Letard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876911v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubicki" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877020v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906045v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876944v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876940v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917795v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917803v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917778v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917829v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930160v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Br&#233;fuel" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915132v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916614v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933974v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915144v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933347v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915151v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703635v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roudaut" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707148v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662305v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704501v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662300v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662282v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662287v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670880v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670539v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670481v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670498v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670792v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670861v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670443v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725454v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725458v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725482v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725445v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725494v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725459v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725486v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908647v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908645v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133071v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8550-1_10" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926785v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118519301.ch20" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911085v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>