--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1916 +66,1916 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Composition of Clay Nanoaggregates in Water: Charged Polymers and Multivalent Ions Competing in the Formation of Clay Tactoids</w:t>
+                <w:t xml:space="preserve">LamelODF : a MATLAB-based toolbox for orientation distribution analysis and mapping of lamellar minerals for laboratory and synchrotron X-ray diffractometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hotton</w:t>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Levitz</w:t>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Ferrage</w:t>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (23), pp.14817-14826. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576726000968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373563v1</w:t>
+                <w:t xml:space="preserve">hal-05572753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water saturation on the diffusive transport of water and solutes in compacted kaolinite, illite and vermiculite</w:t>
+                <w:t xml:space="preserve">Bridging the Gap between Osmotic and Crystalline Swelling in 2D Layered Materials Using Levitated Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Désert</w:t>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henocq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 276, pp.107928. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202505038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05212963v1</w:t>
+                <w:t xml:space="preserve">hal-05238530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of force field on clay–water contact angle determination using molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and Composition of Clay Nanoaggregates in Water: Charged Polymers and Multivalent Ions Competing in the Formation of Clay Tactoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Guérin</w:t>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane Bernhard</w:t>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cmn.2025.8⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (23), pp.14817-14826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035409v1</w:t>
+                <w:t xml:space="preserve">hal-05373563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Osmotic and Crystalline Swelling in 2D Layered Materials Using Levitated Droplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Hotton</w:t>
+                <w:t xml:space="preserve">Effect of water saturation on the diffusive transport of water and solutes in compacted kaolinite, illite and vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202505038⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.107928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238530v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05212963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of salinity gradients on the diffusion of water and ionic species in dual porosity clay samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of force field on clay–water contact angle determination using molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Théophane Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dabat</w:t>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.104357. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/cmn.2025.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04569499v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cationic Organization on Water Dynamics in Saponite Clays</w:t>
+                <w:t xml:space="preserve">Influence of salinity gradients on the diffusion of water and ionic species in dual porosity clay samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marry</w:t>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bela Farago</w:t>
+                <w:t xml:space="preserve">Jingyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (10), pp.4233-4244. </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783879v1</w:t>
+                <w:t xml:space="preserve">insu-04569499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Hydrophobicity Signature in Charged Bidimensional Clay Materials</w:t>
+                <w:t xml:space="preserve">Role of Cationic Organization on Water Dynamics in Saponite Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Jiménez-Ruiz</w:t>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Grégoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
+                <w:t xml:space="preserve">Bela Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c04922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (10), pp.4233-4244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939034v1</w:t>
+                <w:t xml:space="preserve">hal-04783879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized relationships between the ionic radii of octahedral cations and the b crystallographic parameter of clay and related minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Hydrophobicity Signature in Charged Bidimensional Clay Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Jiménez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Decarreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/clm.2023.20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (48), pp.10358-10371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c04922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234478v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in particle orientation controls water diffusion in clay materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dabat</w:t>
+                <w:t xml:space="preserve">Generalized relationships between the ionic radii of octahedral cations and the b crystallographic parameter of clay and related minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decarreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Asaad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107117⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.143-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/clm.2023.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194729v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-operando X-ray scattering characterization of smectite swelling experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Chaaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Tremosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.107124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04228127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and ion diffusion in partially-water saturated compacted kaolinite: role played by vapor-phase diffusion in water mobility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anisotropy in particle orientation controls water diffusion in clay materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lefevre</w:t>
+                <w:t xml:space="preserve">Ali Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 248, </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.107117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2022.103989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746532v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil crusting: new insight from synchrotron 2D micro X-ray diffraction mapping of clay-particle orientation and mineralogy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water and ion diffusion in partially-water saturated compacted kaolinite: role played by vapor-phase diffusion in water mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Geoffroy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sebastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felisa Berenguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Boissard</w:t>
+                <w:t xml:space="preserve">Serge Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2022.103989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051589v1</w:t>
+                <w:t xml:space="preserve">hal-03746532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A baseline study of mineralogical and morphological properties of different size fractions of illite du Puy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Soil crusting: new insight from synchrotron 2D micro X-ray diffraction mapping of clay-particle orientation and mineralogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Felisa Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brunet</w:t>
+                <w:t xml:space="preserve">Céline Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 224, pp.106517. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.116096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2022.106517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875254v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Ion Dynamics in Confined Media: A Multi-Scale Study of the Clay/Water Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A baseline study of mineralogical and morphological properties of different size fractions of illite du Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Porion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Delville</w:t>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (2), pp.34. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 224, pp.106517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/colloids5020034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2022.106517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265979v1</w:t>
+                <w:t xml:space="preserve">hal-03875254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interlayer porosity and particle organization in the diffusion of water in swelling clays</w:t>
               </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,9795 +2089,10179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting molecular simulations and laboratory experiments for the study of time-resolved cation-exchange process in the interlayer of swelling clay minerals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Water and Ion Dynamics in Confined Media: A Multi-Scale Study of the Clay/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105913⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/colloids5020034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512094v1</w:t>
+                <w:t xml:space="preserve">hal-03265979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Connecting molecular simulations and laboratory experiments for the study of time-resolved cation-exchange process in the interlayer of swelling clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200, pp.105913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215304v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Orsikowsky-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000849v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of preferred orientation of clay particles on the diffusion of water in kaolinite porous media at constant porosity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 567, pp.274-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900383v1</w:t>
+                <w:t xml:space="preserve">hal-03000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of layer charge on hydration properties of synthetic octahedrally-charged Na-saturated trioctahedral swelling phyllosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriana Vinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184, pp.105404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL THEORY-BASED SIMULATION OF ATTENUATED TOTAL REFLECTION INFRARED SPECTRA OF MONTMORILLONITE FILMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of preferred orientation of clay particles on the diffusion of water in kaolinite porous media at constant porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (2), pp.175-187. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.105354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42860-020-00073-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000917v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Trapping Dynamics in Carbohydrate-Populated Smectite Interlayer Nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTICAL THEORY-BASED SIMULATION OF ATTENUATED TOTAL REFLECTION INFRARED SPECTRA OF MONTMORILLONITE FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Kelch</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09246⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42860-020-00073-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380499v1</w:t>
+                <w:t xml:space="preserve">hal-03000917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of Ti 3 C 2 T x MXene: An Interstratification Process with Major Implications on Physical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Trapping Dynamics in Carbohydrate-Populated Smectite Interlayer Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kelch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Célérier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludmilla Aristilde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b03976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183208v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general orientation distribution function for clay-rich media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
+                <w:t xml:space="preserve">Hydration of Ti 3 C 2 T x MXene: An Interstratification Process with Major Implications on Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Laforest</w:t>
+                <w:t xml:space="preserve">Mohamed Benchakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13401-0⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.454-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b03976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404547v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Mobility within Compacted Clay Samples: Multi-Scale Analysis Exploiting 1 H NMR Pulsed Gradient Spin Echo and Magnetic Resonance Imaging of Water Density Profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A general orientation distribution function for clay-rich media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dabat</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01083⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13401-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074146v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical Polarizable Force Field To Study Hydrated Charged Clays and Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Louisfrema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (43), pp.24690-24704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Water through the Dual-Porosity Swelling Clay Mineral Vermiculite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (4), pp.1899-1907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.7b05343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical Polarizable Force Field to Study Hydrated Hectorite: Optimization on DFT Calculations and Validation against XRD Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Hånde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Ramothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min8050205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Anisotropy in Porous Media Made of Clay Minerals. A Numerical Study Constrained by Experimental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (10), pp.1972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11101972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Water Mobility within Compacted Clay Samples: Multi-Scale Analysis Exploiting 1 H NMR Pulsed Gradient Spin Echo and Magnetic Resonance Imaging of Water Density Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S160057671801052X⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (7), pp.7399-7406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383055v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Inelastic Neutron Scattering Experiments and ab Initio Quantum Calculations for the Study of the Hydration Properties of Oriented Saponites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alfred Delville</w:t>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11836⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.1311-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057671801052X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935181v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Fixation of Cesium in Synthetic Smectite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (42), pp.23422 - 23435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ademir Calegari</w:t>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Mazilu</w:t>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Inelastic Neutron Scattering Experiments and ab Initio Quantum Calculations for the Study of the Hydration Properties of Oriented Saponites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+                <w:t xml:space="preserve">J. Fernandez-Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.5029 - 5040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235442v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of layer charge, hydration state and cation nature on the collective dynamics of interlayer water in synthetic swelling clay minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (3), pp.375 - 384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size on the experimental dissolution and auto-aluminization processes of K-vermiculite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valentin Robin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01974159v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of particle size on the experimental dissolution and auto-aluminization processes of K-vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03431⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.164-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975527v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the contrasting reactivity of external vs. interlayer adsorption sites on swelling clay minerals: The case of Sr 2+ -for-Ca 2+ exchange in vermiculite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.1370-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917631v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Organization of Interlayer Water and Ions in Synthetic Na-Saturated Smectites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of the contrasting reactivity of external vs. interlayer adsorption sites on swelling clay minerals: The case of Sr 2+ -for-Ca 2+ exchange in vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (8), pp.4158−4172. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133 (1), pp.205 - 215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5123322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122276v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
+                <w:t xml:space="preserve">Investigation of clay mineralogy in a temperate acidic soil of a forest using X-ray diffraction profile modeling: Beyond the HIS and HIV description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Viennet,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Prêt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valery Valle</w:t>
+                <w:t xml:space="preserve">Arnaud A. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339011v1</w:t>
+                <w:t xml:space="preserve">hal-01367599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of clay mineralogy in a temperate acidic soil of a forest using X-ray diffraction profile modeling: Beyond the HIS and HIV description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud A. Legout</w:t>
+                <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Organization of Interlayer Water and Ions in Synthetic Na-Saturated Smectites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Komarneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (8), pp.4158−4172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5123322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01367599v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the sites involved in the process of cesium desorption from vermiculite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 455, pp.254-260. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 pp.248-256 </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.05.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325858v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation diffusion in the interlayer space of swelling clay minerals - A combined macroscopic and microscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.251-267. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the arrangement of particles in natural swelling-clay porous media using three-dimensional packing of elliptic disks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nature of the sites involved in the process of cesium desorption from vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.062210. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 455, pp.254-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.062210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335839v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental aluminization of vermiculite interlayers: An X-ray diffraction perspective on crystal chemistry and structural mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling the arrangement of particles in natural swelling-clay porous media using three-dimensional packing of elliptic disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pret</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Mareschal</w:t>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 249, pp.28-39. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.062210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.062210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164682v1</w:t>
+                <w:t xml:space="preserve">hal-01335839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron scattering, a powerful tool to study clay minerals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental aluminization of vermiculite interlayers: An X-ray diffraction perspective on crystal chemistry and structural mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marry</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.05.004⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 249, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164308v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlayer structure model of tri-hydrated low-charge smectite by X-ray diffraction and Monte Carlo modeling in the Grand Canonical ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99 (8-9), pp.1724-1735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2014.4846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of swelling clays on the spalling decay of building limestones: insights from X-ray diffraction profile modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (5), pp.643-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0935-1221/2014/0026-2393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron scattering, a powerful tool to study clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murillo L. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will P. Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Agronomy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858471v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosilicates synthesis: a way of accessing edges contributions in NMR and FTIR spectroscopies. Example of synthetic talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dumas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.361-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-013-0577-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Nauleau</w:t>
+                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Breu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181, pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967395v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay mineralogy differs qualitatively in aggregate-size classes: Clay-mineral-based evidence for aggregate hierarchy in temperate soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fernandez-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (4), pp.410-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejss.12046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchange reactions on clay minerals coupled with advection/dispersion processes. Application to Na+/Ca2+ exchange on vermiculite: Reactive-transport modeling, batch and stirred flow-through reactor experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruzac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Ferrage</w:t>
+                <w:t xml:space="preserve">B. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.02.028⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00821954v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Ion-exchange reactions on clay minerals coupled with advection/dispersion processes. Application to Na+/Ca2+ exchange on vermiculite: Reactive-transport modeling, batch and stirred flow-through reactor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pacreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.03.013⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119555v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy on the Collective Dynamics of Water Confined in Swelling Clay Minerals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc X. Reinholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Faurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77-78, pp.18-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp201543t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic talc advances: Coming closer to nature, added value, and Industrial requirements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Anisotropy on the Collective Dynamics of Water Confined in Swelling Clay Minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Micoud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85, pp.8-18. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (10), pp.2379-2387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp201543t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966388v1</w:t>
+                <w:t xml:space="preserve">hal-00819886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosilicates synthesis: a way of accessing edges contributions in NMR and FTIR spectroscopies. Example of synthetic talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (4), pp.361-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic precipitation as a possible origin of Noachian clays on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">Synthetic talc advances: Coming closer to nature, added value, and Industrial requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1572⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731298v1</w:t>
+                <w:t xml:space="preserve">hal-00966388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic model for the prediction of pore water composition of clayey rock at 25 and 80 °C -- Comparison with results from hydrothermal alteration experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pronier</w:t>
+                <w:t xml:space="preserve">Evidence of mineral control of soil aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.118-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750344v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling complex &amp;lt; 2 mu M clay mineralogy from soils using X-ray diffraction profile modeling on particle-size sub-fractions: Implications for soil pedogenesis and reactivity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magmatic precipitation as a possible origin of Noachian clays on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2012.3900⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684125v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Features of Water and Ion Dynamics in Synthetic Na- and Ca-Smectites with Tetrahedral Layer Charge. A Combined Quasi-elastic Neutron-Scattering and Molecular Dynamics Simulations Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic model for the prediction of pore water composition of clayey rock at 25 and 80 °C -- Comparison with results from hydrothermal alteration experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boehm</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (31), pp.16619-16633. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 334, pp.62-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp304715m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819855v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of mineral control of soil aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
+                <w:t xml:space="preserve">Unraveling complex &amp;lt; 2 mu M clay mineralogy from soils using X-ray diffraction profile modeling on particle-size sub-fractions: Implications for soil pedogenesis and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñigo Virto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macla</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (2-3), pp.384-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2012.3900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588601v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinvestigation of smectite illitization in experimental hydrothermal conditions: Results from X-ray diffraction and transmission electron microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Anisotropic Features of Water and Ion Dynamics in Synthetic Na- and Ca-Smectites with Tetrahedral Layer Charge. A Combined Quasi-elastic Neutron-Scattering and Molecular Dynamics Simulations Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vidal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Javier Cuadros</w:t>
+                <w:t xml:space="preserve">M. Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2011.3587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (31), pp.16619-16633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp304715m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680286v1</w:t>
+                <w:t xml:space="preserve">hal-00819855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinvestigation of smectite illitization in experimental hydrothermal conditions: Results from X-ray diffraction and transmission electron microscopy--Reply</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2011.3945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 363, pp.334-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680283v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration Properties and Interlayer Organization of Water and Ions in Synthetic Na-Smectite with Tetrahedral Layer Charge. Part 2. Toward a Precise Coupling between Molecular Simulations and Diffraction Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (5), pp.1867-1881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp105128r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Pret</w:t>
+                <w:t xml:space="preserve">A reinvestigation of smectite illitization in experimental hydrothermal conditions: Results from X-ray diffraction and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cuadros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.003⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (1), pp.207-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750859v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration Properties and Interlayer Organization of Water and Ions in Synthetic Na-Smectite with Tetrahedral Layer Charge. Part 1. Results from X-ray Diffraction Profile Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A reinvestigation of smectite illitization in experimental hydrothermal conditions: Results from X-ray diffraction and transmission electron microscopy--Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (11-12), pp.1903-1904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp909860p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00545005v1</w:t>
+                <w:t xml:space="preserve">insu-00680283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na+ and HTO diffusion in compacted bentonite: Effect of surface chemistry and related texture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration Properties and Interlayer Organization of Water and Ions in Synthetic Na-Smectite with Tetrahedral Layer Charge. Part 1. Results from X-ray Diffraction Profile Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.02.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.4515-4526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909860p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512714v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00545005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dioctahedral smectite hydration properties by modeling of X-ray diffraction profiles: Influence of layer charge and charge location</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+                <w:t xml:space="preserve">Na+ and HTO diffusion in compacted bentonite: Effect of surface chemistry and related texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melkior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2007.2273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 370 (1-4), p. 9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193677v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-probing the crystal-chemistry of talc by MAS-NMR spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Investigation of dioctahedral smectite hydration properties by modeling of X-ray diffraction profiles: Influence of layer charge and charge location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris.A. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Parseval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92, pp.1731-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2007.2273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267708v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE FATE OF SMECTITE IN KOH SOLUTIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the {001} talc surface as seen by atomic force microscopy: Comparison with X-ray and electron diffraction results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bauer</w:t>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lanson</w:t>
+                <w:t xml:space="preserve">Anne-Claire Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Emmerich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Taubald</w:t>
+                <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2006.2151⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.483-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192320v1</w:t>
+                <w:t xml:space="preserve">hal-00192281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the {001} talc surface as seen by atomic force microscopy: Comparison with X-ray and electron diffraction results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Fine-probing the crystal-chemistry of talc by MAS-NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Parseval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18, pp.483-491. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 18, pp.641-651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192281v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on the interlayer cationic composition and hydration state of Ca-montmorillonite: analytical chemistry, chemical modelling and XRD profile modelling study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">THE FATE OF SMECTITE IN KOH SOLUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Emmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Taubald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.008⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.1313-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106998v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for calcium-chloride ion pairs in the interlayer of montmorillonite. A XRD profile modeling approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of pH on the interlayer cationic composition and hydration state of Ca-montmorillonite: analytical chemistry, chemical modelling and XRD profile modelling study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2005.0530403⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.2797-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105762v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the distribution of interlayer water in bi-hydrated smectite from X-ray diffraction profile modeling 00l reflections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for calcium-chloride ion pairs in the interlayer of montmorillonite. A XRD profile modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm047995v⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.348-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2005.0530403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193951v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of smectite hydration properties by modeling experimental X-ray diffraction patterns. Part I. Montmorillonite hydration properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New insights on the distribution of interlayer water in bi-hydrated smectite from X-ray diffraction profile modeling 00l reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris A. Sakharov</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor A. Drits</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Plançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris.A. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (13), pp.3499-3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm047995v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105756v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The titration of clay minerals II. Structure-based model and implications for clay reactivity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of smectite hydration properties by modeling experimental X-ray diffraction patterns. Part I. Montmorillonite hydration properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Charlet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Drits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90, pp.1358-1374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00109235v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The titration of clay minerals II. Structure-based model and implications for clay reactivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273 (1), pp.234-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natural organic matter (NOM)-clay association and impact on Callovo-Oxfordian clay stability inhigh alkaline solution: Spectromicroscopic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV (Proceedings)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 104, pp.413-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:20030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03607114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hannover, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GAF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of hydroxy-interlayered clay minerals in a temperate acidic soil under forest using X-ray diffraction profile modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? Insights from fractionation analyses conducted on soils under different land-uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2012, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aluminization of vermiculite interlayers : an X-ray diffraction perspective on structural mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Société de Minéralogie des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Aberdeen, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine-tuning the crystal-chemistry of talc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bridging Clays GFA-CMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Vieille Perrotine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What decides the size and composition of clay nano-aggregates in water? Charged polymers and multivalent ions competing in the formation of clay tactoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04871089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau pas vers le contrôle des propriétés des MXènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un nouveau pas vers le contrôle des propriétés des MXènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325146v1</w:t>
-              </w:r>
-[...526 lines deleted...]
-                <w:t xml:space="preserve">hal-00268421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure la minéralogie des argiles affecte-t-elle l’agrégation du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? A quantitative approach based on X-ray patterns modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11887,501 +12271,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826160v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825245v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite material consisting of a metal matrix and talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2004063428A2. 2004, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau composite utilisable comme revêtement lubrifiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2848219. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12391,114 +12775,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'hydratation des smectites par simulation des raies 00ℓ de diffraction des rayons X. Implications pour l'étude d'une perturbation thermique sur la minéralogie de l'argilite du site Meuse-Haute Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId395"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12645,51 +13029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00817" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107928" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Bernhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2025.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04569499v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05150" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asaad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04228127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Chaaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.103989" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geoffroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boissard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116096" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106517" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5020034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dabat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Vinci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105404" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kelch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Aristilde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09246" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03976" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13401-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01083" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tesson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06230" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild H&#229;nde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ramothe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8050205" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Castanon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11836" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Verron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06308" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK3NF0KT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974159v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6D9KZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.06.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Komarneni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5123322" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.05.053" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.10.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5CQCN3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062210" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.03.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2D7GB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164308v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo L. Martins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will P. Gates" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HCWFXR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171396v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4846" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921010v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-013-0577-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0HD5Q7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fernandez-Ugalde" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT0NS0WV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9BZCLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819886v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201543t" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.09.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D30DVHLH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.040" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGJWSD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3900" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819855v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boehm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304715m" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680286v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuadros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3587" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3945" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545005v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909860p" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512714v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahiaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thoby" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.035" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0QMJWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193677v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris.A. Sakharov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2273" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267708v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192320v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Emmerich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taubald" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.2151" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106998v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105762v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530403" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193951v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm047995v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105756v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109235v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2V46BHF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607114v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030112" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA840525FDCE074982800966C801AA7DA96ACBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871089v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325146v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798779v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814172v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268421v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008341v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726000968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Bernhard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2025.8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04569499v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05150" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04922" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04228127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Chaaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asaad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.103989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geoffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106517" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dabat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5020034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105913" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Vinci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105354" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kelch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Aristilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03976" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13401-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tesson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06230" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild H&#229;nde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ramothe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8050205" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Verron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Castanon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11836" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK3NF0KT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6D9KZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.06.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122276v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Komarneni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5123322" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.10.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5CQCN3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.05.053" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.03.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2D7GB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4846" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo L. Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will P. Gates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HCWFXR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-013-0577-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0HD5Q7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fernandez-Ugalde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT0NS0WV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9BZCLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201543t" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843736v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micoud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966388v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.09.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D30DVHLH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.040" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGJWSD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3900" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boehm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304715m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680286v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuadros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3587" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3945" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909860p" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahiaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thoby" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.035" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0QMJWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193677v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris.A. Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2273" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267708v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192320v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Emmerich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taubald" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.2151" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530403" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm047995v" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105756v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2V46BHF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA840525FDCE074982800966C801AA7DA96ACBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798779v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268421v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871089v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325146v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008341v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>