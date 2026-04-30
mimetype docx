--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1168,412 +1168,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized relationships between the ionic radii of octahedral cations and the b crystallographic parameter of clay and related minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy in particle orientation controls water diffusion in clay materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/clm.2023.20⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.107117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234478v1</w:t>
+                <w:t xml:space="preserve">hal-04194729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-operando X-ray scattering characterization of smectite swelling experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Chaaya</w:t>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Tremosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.107124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04228127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in particle orientation controls water diffusion in clay materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dabat</w:t>
+                <w:t xml:space="preserve">Generalized relationships between the ionic radii of octahedral cations and the b crystallographic parameter of clay and related minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Asaad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 244, pp.107117. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.143-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/clm.2023.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194729v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and ion diffusion in partially-water saturated compacted kaolinite: role played by vapor-phase diffusion in water mobility</w:t>
               </w:r>
@@ -1827,51 +1827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A baseline study of mineralogical and morphological properties of different size fractions of illite du Puy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Asaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,295 +2089,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Ion Dynamics in Confined Media: A Multi-Scale Study of the Clay/Water Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Connecting molecular simulations and laboratory experiments for the study of time-resolved cation-exchange process in the interlayer of swelling clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Asaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alfred Delville</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/colloids5020034⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200, pp.105913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265979v1</w:t>
+                <w:t xml:space="preserve">hal-03512094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting molecular simulations and laboratory experiments for the study of time-resolved cation-exchange process in the interlayer of swelling clay minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Water and Ion Dynamics in Confined Media: A Multi-Scale Study of the Clay/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 200, pp.105913. </w:t>
+              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/colloids5020034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512094v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
               </w:r>
@@ -2491,161 +2491,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
+                <w:t xml:space="preserve">Influence of preferred orientation of clay particles on the diffusion of water in kaolinite porous media at constant porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 567, pp.274-284. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.105354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000849v1</w:t>
+                <w:t xml:space="preserve">hal-02900383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of layer charge on hydration properties of synthetic octahedrally-charged Na-saturated trioctahedral swelling phyllosilicates</w:t>
               </w:r>
@@ -2759,161 +2759,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of preferred orientation of clay particles on the diffusion of water in kaolinite porous media at constant porosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Porion</w:t>
+                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184, pp.105354. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 567, pp.274-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900383v1</w:t>
+                <w:t xml:space="preserve">hal-03000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL THEORY-BASED SIMULATION OF ATTENUATED TOTAL REFLECTION INFRARED SPECTRA OF MONTMORILLONITE FILMS</w:t>
               </w:r>
@@ -3425,351 +3425,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Polarizable Force Field To Study Hydrated Charged Clays and Zeolites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Boutin</w:t>
+                <w:t xml:space="preserve">Water Mobility within Compacted Clay Samples: Multi-Scale Analysis Exploiting 1 H NMR Pulsed Gradient Spin Echo and Magnetic Resonance Imaging of Water Density Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06230⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (7), pp.7399-7406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905930v1</w:t>
+                <w:t xml:space="preserve">hal-02074146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Water through the Dual-Porosity Swelling Clay Mineral Vermiculite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dabat</w:t>
+                <w:t xml:space="preserve">Classical Polarizable Force Field To Study Hydrated Charged Clays and Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louisfrema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b05343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (43), pp.24690-24704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944260v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical Polarizable Force Field to Study Hydrated Hectorite: Optimization on DFT Calculations and Validation against XRD Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Hånde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragnhild Hånde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Ramothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,119 +3778,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min8050205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Anisotropy in Porous Media Made of Clay Minerals. A Numerical Study Constrained by Experimental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,210 +3912,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (10), pp.1972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11101972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Mobility within Compacted Clay Samples: Multi-Scale Analysis Exploiting 1 H NMR Pulsed Gradient Spin Echo and Magnetic Resonance Imaging of Water Density Profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Diffusion of Water through the Dual-Porosity Swelling Clay Mineral Vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (7), pp.7399-7406. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (4), pp.1899-1907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b05343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074146v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t>
               </w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,90 +4516,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Inelastic Neutron Scattering Experiments and ab Initio Quantum Calculations for the Study of the Hydration Properties of Oriented Saponites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez-Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (9), pp.5029 - 5040. </w:t>
@@ -4650,64 +4650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of layer charge, hydration state and cation nature on the collective dynamics of interlayer water in synthetic swelling clay minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4760,441 +4760,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
+                <w:t xml:space="preserve">Effect of particle size on the experimental dissolution and auto-aluminization processes of K-vermiculite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.164-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235442v1</w:t>
+                <w:t xml:space="preserve">hal-01974159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size on the experimental dissolution and auto-aluminization processes of K-vermiculite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.1370-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01974159v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
+                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Carrier</w:t>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bornert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (5), pp.1370-1379. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.53-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975527v1</w:t>
+                <w:t xml:space="preserve">hal-01235442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of the contrasting reactivity of external vs. interlayer adsorption sites on swelling clay minerals: The case of Sr 2+ -for-Ca 2+ exchange in vermiculite</w:t>
               </w:r>
@@ -5219,51 +5219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5450,566 +5450,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Organization of Interlayer Water and Ions in Synthetic Na-Saturated Smectites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature of the sites involved in the process of cesium desorption from vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5123322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 455, pp.254-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122276v1</w:t>
+                <w:t xml:space="preserve">hal-02325858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
+                <w:t xml:space="preserve">Cation diffusion in the interlayer space of swelling clay minerals - A combined macroscopic and microscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.251-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339011v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation diffusion in the interlayer space of swelling clay minerals - A combined macroscopic and microscopic study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Organization of Interlayer Water and Ions in Synthetic Na-Saturated Smectites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Komarneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (8), pp.4158−4172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5123322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01164650v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the sites involved in the process of cesium desorption from vermiculite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 pp.248-256 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.05.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325858v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the arrangement of particles in natural swelling-clay porous media using three-dimensional packing of elliptic disks</w:t>
               </w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6392,103 +6392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of swelling clays on the spalling decay of building limestones: insights from X-ray diffraction profile modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (5), pp.643-656. </w:t>
@@ -6711,64 +6711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.361-373. </w:t>
@@ -6958,337 +6958,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineralogy differs qualitatively in aggregate-size classes: Clay-mineral-based evidence for aggregate hierarchy in temperate soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fernandez-Ugalde</w:t>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Hubert</w:t>
+                <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Virto</w:t>
+                <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Girardin</w:t>
+                <w:t xml:space="preserve">B. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (4), pp.410-422. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.12046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925719v1</w:t>
+                <w:t xml:space="preserve">hal-00967395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clay mineralogy differs qualitatively in aggregate-size classes: Clay-mineral-based evidence for aggregate hierarchy in temperate soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fernandez-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pret</w:t>
+                <w:t xml:space="preserve">I. Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tertre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Nauleau</w:t>
+                <w:t xml:space="preserve">C. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (4), pp.410-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00967395v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-exchange reactions on clay minerals coupled with advection/dispersion processes. Application to Na+/Ca2+ exchange on vermiculite: Reactive-transport modeling, batch and stirred flow-through reactor experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112, pp.1-19. </w:t>
@@ -7549,64 +7549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy on the Collective Dynamics of Water Confined in Swelling Clay Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7647,298 +7647,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates synthesis: a way of accessing edges contributions in NMR and FTIR spectroscopies. Example of synthetic talc</w:t>
+                <w:t xml:space="preserve">Synthetic talc advances: Coming closer to nature, added value, and Industrial requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Petit</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843736v1</w:t>
+                <w:t xml:space="preserve">hal-00966388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic talc advances: Coming closer to nature, added value, and Industrial requirements</w:t>
+                <w:t xml:space="preserve">Phyllosilicates synthesis: a way of accessing edges contributions in NMR and FTIR spectroscopies. Example of synthetic talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Le Roux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.361-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00966388v1</w:t>
+                <w:t xml:space="preserve">hal-00843736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of mineral control of soil aggregation</w:t>
               </w:r>
@@ -8196,64 +8196,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic model for the prediction of pore water composition of clayey rock at 25 and 80 °C -- Comparison with results from hydrothermal alteration experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (2-3), pp.384-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8459,90 +8459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Features of Water and Ion Dynamics in Synthetic Na- and Ca-Smectites with Tetrahedral Layer Charge. A Combined Quasi-elastic Neutron-Scattering and Molecular Dynamics Simulations Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (31), pp.16619-16633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8570,303 +8570,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydration Properties and Interlayer Organization of Water and Ions in Synthetic Na-Smectite with Tetrahedral Layer Charge. Part 2. Toward a Precise Coupling between Molecular Simulations and Diffraction Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (5), pp.1867-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105128r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750859v1</w:t>
+                <w:t xml:space="preserve">insu-00680281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration Properties and Interlayer Organization of Water and Ions in Synthetic Na-Smectite with Tetrahedral Layer Charge. Part 2. Toward a Precise Coupling between Molecular Simulations and Diffraction Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 363, pp.334-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp105128r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00680281v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reinvestigation of smectite illitization in experimental hydrothermal conditions: Results from X-ray diffraction and transmission electron microscopy</w:t>
               </w:r>
@@ -9624,286 +9624,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-probing the crystal-chemistry of talc by MAS-NMR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">THE FATE OF SMECTITE IN KOH SOLUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Emmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taubald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.1313-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.2151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267708v1</w:t>
+                <w:t xml:space="preserve">hal-00192320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE FATE OF SMECTITE IN KOH SOLUTIONS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Fine-probing the crystal-chemistry of talc by MAS-NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Taubald</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Parseval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.641-651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192320v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the interlayer cationic composition and hydration state of Ca-montmorillonite: analytical chemistry, chemical modelling and XRD profile modelling study.</w:t>
               </w:r>
@@ -10296,51 +10296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor A. Drits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10533,77 +10533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV (Proceedings)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 104, pp.413-416. </w:t>
@@ -10849,51 +10849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10935,51 +10935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hydroxy-interlayered clay minerals in a temperate acidic soil under forest using X-ray diffraction profile modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11319,77 +11319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning the crystal-chemistry of talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11402,98 +11402,466 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging Clays GFA-CMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, La Vieille Perrotine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04936744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective 2024-2028 de la recherche Surfaces et Interfaces Continentales. Réduire les impacts des changements globaux avec et pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05523334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What decides the size and composition of clay nano-aggregates in water? Charged polymers and multivalent ions competing in the formation of clay tactoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11545,381 +11913,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871089v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau pas vers le contrôle des propriétés des MXènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11935,51 +12027,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un nouveau pas vers le contrôle des propriétés des MXènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11989,51 +12081,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure la minéralogie des argiles affecte-t-elle l’agrégation du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12092,73 +12184,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? A quantitative approach based on X-ray patterns modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12180,88 +12272,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12271,501 +12363,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martin</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00825245v1</w:t>
+                <w:t xml:space="preserve">hal-00826160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826160v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite material consisting of a metal matrix and talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2004063428A2. 2004, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau composite utilisable comme revêtement lubrifiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2848219. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12775,114 +12867,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'hydratation des smectites par simulation des raies 00ℓ de diffraction des rayons X. Implications pour l'étude d'une perturbation thermique sur la minéralogie de l'argilite du site Meuse-Haute Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13029,51 +13121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726000968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Bernhard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2025.8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04569499v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05150" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04922" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04228127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Chaaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asaad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.103989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geoffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106517" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dabat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5020034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105913" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Vinci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105354" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kelch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Aristilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03976" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13401-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tesson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06230" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild H&#229;nde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ramothe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8050205" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Verron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Castanon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11836" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK3NF0KT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6D9KZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.06.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122276v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Komarneni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5123322" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.10.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5CQCN3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.05.053" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.03.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2D7GB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4846" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo L. Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will P. Gates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HCWFXR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-013-0577-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0HD5Q7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fernandez-Ugalde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT0NS0WV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9BZCLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201543t" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843736v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micoud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966388v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.09.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D30DVHLH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.040" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGJWSD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3900" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boehm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304715m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680286v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuadros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3587" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3945" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909860p" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahiaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thoby" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.035" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0QMJWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193677v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris.A. Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2273" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267708v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192320v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Emmerich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taubald" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.2151" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530403" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm047995v" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105756v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2V46BHF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA840525FDCE074982800966C801AA7DA96ACBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798779v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268421v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871089v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325146v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008341v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726000968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Bernhard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2025.8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04569499v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05150" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04922" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asaad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04228127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Chaaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107124" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.103989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geoffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106517" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dabat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105913" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5020034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900383v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105354" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Vinci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kelch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Aristilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03976" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13401-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tesson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06230" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild H&#229;nde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ramothe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8050205" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05343" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Verron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Castanon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11836" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK3NF0KT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6D9KZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.06.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.05.053" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.10.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5CQCN3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Komarneni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5123322" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.03.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2D7GB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4846" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo L. Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will P. Gates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HCWFXR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-013-0577-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0HD5Q7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fernandez-Ugalde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT0NS0WV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9BZCLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201543t" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.09.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D30DVHLH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.040" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGJWSD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3900" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boehm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304715m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680286v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuadros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3587" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3945" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909860p" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahiaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thoby" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.035" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0QMJWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193677v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris.A. Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2273" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Emmerich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taubald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.2151" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530403" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm047995v" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105756v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2V46BHF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA840525FDCE074982800966C801AA7DA96ACBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798779v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268421v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05523334v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871089v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325146v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008341v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>