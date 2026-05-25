--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Composition of Clay Nanoaggregates in Water: Charged Polymers and Multivalent Ions Competing in the Formation of Clay Tactoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of water saturation on the diffusive transport of water and solutes in compacted kaolinite, illite and vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Levitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Ferrage</w:t>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (23), pp.14817-14826. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.107928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373563v1</w:t>
+                <w:t xml:space="preserve">insu-05212963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water saturation on the diffusive transport of water and solutes in compacted kaolinite, illite and vermiculite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and Composition of Clay Nanoaggregates in Water: Charged Polymers and Multivalent Ions Competing in the Formation of Clay Tactoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Désert</w:t>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Savoye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henocq</w:t>
+                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 276, pp.107928. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (23), pp.14817-14826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05212963v1</w:t>
+                <w:t xml:space="preserve">hal-05373563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of force field on clay–water contact angle determination using molecular dynamics</w:t>
               </w:r>
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of salinity gradients on the diffusion of water and ionic species in dual porosity clay samples</w:t>
+                <w:t xml:space="preserve">Role of Cationic Organization on Water Dynamics in Saponite Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dabat</w:t>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">Bela Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.104357. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (10), pp.4233-4244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04569499v2</w:t>
+                <w:t xml:space="preserve">hal-04783879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cationic Organization on Water Dynamics in Saponite Clays</w:t>
+                <w:t xml:space="preserve">Influence of salinity gradients on the diffusion of water and ionic species in dual porosity clay samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marry</w:t>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bela Farago</w:t>
+                <w:t xml:space="preserve">Jingyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (10), pp.4233-4244. </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783879v1</w:t>
+                <w:t xml:space="preserve">insu-04569499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Hydrophobicity Signature in Charged Bidimensional Clay Materials</w:t>
               </w:r>
@@ -1168,442 +1168,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in particle orientation controls water diffusion in clay materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-operando X-ray scattering characterization of smectite swelling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Asaad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+                <w:t xml:space="preserve">Roy Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Tremosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 244, pp.107117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107117⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 245, pp.107124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194729v1</w:t>
+                <w:t xml:space="preserve">insu-04228127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-operando X-ray scattering characterization of smectite swelling experiments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized relationships between the ionic radii of octahedral cations and the b crystallographic parameter of clay and related minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Tremosa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107124⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.143-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/clm.2023.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04228127v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized relationships between the ionic radii of octahedral cations and the b crystallographic parameter of clay and related minerals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Grégoire</w:t>
+                <w:t xml:space="preserve">Anisotropy in particle orientation controls water diffusion in clay materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (2), pp.143-194. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.107117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/clm.2023.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234478v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and ion diffusion in partially-water saturated compacted kaolinite: role played by vapor-phase diffusion in water mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,51 +1827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A baseline study of mineralogical and morphological properties of different size fractions of illite du Puy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Asaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,217 +1955,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interlayer porosity and particle organization in the diffusion of water in swelling clays</w:t>
+                <w:t xml:space="preserve">Water and Ion Dynamics in Confined Media: A Multi-Scale Study of the Clay/Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Asaad</w:t>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Paineau</w:t>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106089⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/colloids5020034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212181v1</w:t>
+                <w:t xml:space="preserve">hal-03265979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting molecular simulations and laboratory experiments for the study of time-resolved cation-exchange process in the interlayer of swelling clay minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Asaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,210 +2174,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 200, pp.105913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Ion Dynamics in Confined Media: A Multi-Scale Study of the Clay/Water Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of interlayer porosity and particle organization in the diffusion of water in swelling clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Porion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+                <w:t xml:space="preserve">T. Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Delville</w:t>
+                <w:t xml:space="preserve">E. Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (2), pp.34. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207, pp.106089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/colloids5020034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265979v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t>
               </w:r>
@@ -2491,429 +2491,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of preferred orientation of clay particles on the diffusion of water in kaolinite porous media at constant porosity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
+                <w:t xml:space="preserve">Influence of layer charge on hydration properties of synthetic octahedrally-charged Na-saturated trioctahedral swelling phyllosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriana Vinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 184, pp.105354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105354⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 184, pp.105404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900383v1</w:t>
+                <w:t xml:space="preserve">hal-02510330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of layer charge on hydration properties of synthetic octahedrally-charged Na-saturated trioctahedral swelling phyllosilicates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriana Vinci</w:t>
+                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184, pp.105404. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 567, pp.274-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510330v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation measurements of clay minerals by polarized attenuated total reflection infrared spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
+                <w:t xml:space="preserve">Influence of preferred orientation of clay particles on the diffusion of water in kaolinite porous media at constant porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 567, pp.274-284. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.105354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000849v1</w:t>
+                <w:t xml:space="preserve">hal-02900383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL THEORY-BASED SIMULATION OF ATTENUATED TOTAL REFLECTION INFRARED SPECTRA OF MONTMORILLONITE FILMS</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (2), pp.175-187. </w:t>
@@ -3297,51 +3297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general orientation distribution function for clay-rich media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,351 +3425,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Mobility within Compacted Clay Samples: Multi-Scale Analysis Exploiting 1 H NMR Pulsed Gradient Spin Echo and Magnetic Resonance Imaging of Water Density Profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Porion</w:t>
+                <w:t xml:space="preserve">Classical Polarizable Force Field To Study Hydrated Charged Clays and Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louisfrema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (43), pp.24690-24704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074146v1</w:t>
+                <w:t xml:space="preserve">hal-01905930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Polarizable Force Field To Study Hydrated Charged Clays and Zeolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Diffusion of Water through the Dual-Porosity Swelling Clay Mineral Vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06230⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (4), pp.1899-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b05343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905930v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical Polarizable Force Field to Study Hydrated Hectorite: Optimization on DFT Calculations and Validation against XRD Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Hånde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Ramothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,344 +3778,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min8050205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Anisotropy in Porous Media Made of Clay Minerals. A Numerical Study Constrained by Experimental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (10), pp.1972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11101972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Water through the Dual-Porosity Swelling Clay Mineral Vermiculite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Water Mobility within Compacted Clay Samples: Multi-Scale Analysis Exploiting 1 H NMR Pulsed Gradient Spin Echo and Magnetic Resonance Imaging of Water Density Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (4), pp.1899-1907. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (7), pp.7399-7406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b05343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944260v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal structure defects on the small-angle neutron scattering/diffraction patterns of clay-rich porous media</w:t>
               </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (5), pp.1311-1322. </w:t>
@@ -4229,377 +4229,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Fixation of Cesium in Synthetic Smectite</w:t>
+                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloïse Verron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06308⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325844v1</w:t>
+                <w:t xml:space="preserve">hal-01930021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Fixation of Cesium in Synthetic Smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+                <w:t xml:space="preserve">Heloïse Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (42), pp.23422 - 23435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930021v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Inelastic Neutron Scattering Experiments and ab Initio Quantum Calculations for the Study of the Hydration Properties of Oriented Saponites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez-Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (9), pp.5029 - 5040. </w:t>
@@ -4631,652 +4631,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of layer charge, hydration state and cation nature on the collective dynamics of interlayer water in synthetic swelling clay minerals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of particle size on the experimental dissolution and auto-aluminization processes of K-vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.164-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923692v1</w:t>
+                <w:t xml:space="preserve">hal-01974159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size on the experimental dissolution and auto-aluminization processes of K-vermiculite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.1370-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01974159v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03431⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975527v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of layer charge, hydration state and cation nature on the collective dynamics of interlayer water in synthetic swelling clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (3), pp.375 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235442v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of the contrasting reactivity of external vs. interlayer adsorption sites on swelling clay minerals: The case of Sr 2+ -for-Ca 2+ exchange in vermiculite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132-133 (1), pp.205 - 215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5304,712 +5304,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of clay mineralogy in a temperate acidic soil of a forest using X-ray diffraction profile modeling: Beyond the HIS and HIV description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Viennet,</w:t>
+                <w:t xml:space="preserve">Cation diffusion in the interlayer space of swelling clay minerals - A combined macroscopic and microscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.11.004⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.251-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367599v1</w:t>
+                <w:t xml:space="preserve">hal-01164650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the sites involved in the process of cesium desorption from vermiculite</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Organization of Interlayer Water and Ions in Synthetic Na-Saturated Smectites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Komarneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.05.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (8), pp.4158−4172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5123322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325858v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation diffusion in the interlayer space of swelling clay minerals - A combined macroscopic and microscopic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pret</w:t>
+                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 pp.248-256 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164650v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Tetrahedral Layer Charge on the Organization of Interlayer Water and Ions in Synthetic Na-Saturated Smectites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature of the sites involved in the process of cesium desorption from vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 455, pp.254-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.05.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5123322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122276v1</w:t>
+                <w:t xml:space="preserve">hal-02325858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
+                <w:t xml:space="preserve">Investigation of clay mineralogy in a temperate acidic soil of a forest using X-ray diffraction profile modeling: Beyond the HIS and HIV description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Viennet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Valle</w:t>
+                <w:t xml:space="preserve">Arnaud A. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 116 pp.248-256 </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241, pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339011v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the arrangement of particles in natural swelling-clay porous media using three-dimensional packing of elliptic disks</w:t>
               </w:r>
@@ -6021,64 +6021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6392,103 +6392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of swelling clays on the spalling decay of building limestones: insights from X-ray diffraction profile modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (5), pp.643-656. </w:t>
@@ -6578,51 +6578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96, pp.22-35. </w:t>
@@ -6666,681 +6666,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates synthesis: a way of accessing edges contributions in NMR and FTIR spectroscopies. Example of synthetic talc</w:t>
+                <w:t xml:space="preserve">Clay mineralogy differs qualitatively in aggregate-size classes: Clay-mineral-based evidence for aggregate hierarchy in temperate soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dumas</w:t>
+                <w:t xml:space="preserve">O. Fernandez-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">P. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Ferrage</w:t>
+                <w:t xml:space="preserve">I. Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-013-0577-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (4), pp.410-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921010v1</w:t>
+                <w:t xml:space="preserve">hal-00925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858471v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Pret</w:t>
+                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tertre</w:t>
+                <w:t xml:space="preserve">Josef Breu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nauleau</w:t>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181, pp.233-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967395v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineralogy differs qualitatively in aggregate-size classes: Clay-mineral-based evidence for aggregate hierarchy in temperate soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phyllosilicates synthesis: a way of accessing edges contributions in NMR and FTIR spectroscopies. Example of synthetic talc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Hubert</w:t>
+                <w:t xml:space="preserve">A. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Virto</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Girardin</w:t>
+                <w:t xml:space="preserve">C. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (4), pp.410-422. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.361-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.12046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-013-0577-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925719v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-exchange reactions on clay minerals coupled with advection/dispersion processes. Application to Na+/Ca2+ exchange on vermiculite: Reactive-transport modeling, batch and stirred flow-through reactor experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112, pp.1-19. </w:t>
@@ -7429,51 +7429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Faurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7549,64 +7549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy on the Collective Dynamics of Water Confined in Swelling Clay Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7653,103 +7653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic talc advances: Coming closer to nature, added value, and Industrial requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85, pp.8-18. </w:t>
@@ -7799,103 +7799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosilicates synthesis: a way of accessing edges contributions in NMR and FTIR spectroscopies. Example of synthetic talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (4), pp.361-373</w:t>
@@ -8043,506 +8043,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic precipitation as a possible origin of Noachian clays on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling complex &amp;lt; 2 mu M clay mineralogy from soils using X-ray diffraction profile modeling on particle-size sub-fractions: Implications for soil pedogenesis and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Meunier</w:t>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine C. Petit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1572⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (2-3), pp.384-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2012.3900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731298v1</w:t>
+                <w:t xml:space="preserve">hal-00684125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic model for the prediction of pore water composition of clayey rock at 25 and 80 °C -- Comparison with results from hydrothermal alteration experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magmatic precipitation as a possible origin of Noachian clays on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beaucaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Ferrage</w:t>
+                <w:t xml:space="preserve">Antoine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grenut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pronier</w:t>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.09.040⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750344v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling complex &amp;lt; 2 mu M clay mineralogy from soils using X-ray diffraction profile modeling on particle-size sub-fractions: Implications for soil pedogenesis and reactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hubert</w:t>
+                <w:t xml:space="preserve">A thermodynamic model for the prediction of pore water composition of clayey rock at 25 and 80 °C -- Comparison with results from hydrothermal alteration experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 334, pp.62-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.09.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2012.3900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684125v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Features of Water and Ion Dynamics in Synthetic Na- and Ca-Smectites with Tetrahedral Layer Charge. A Combined Quasi-elastic Neutron-Scattering and Molecular Dynamics Simulations Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (31), pp.16619-16633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8615,51 +8615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8710,103 +8710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 363, pp.334-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9138,51 +9138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.4515-4526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9624,667 +9624,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE FATE OF SMECTITE IN KOH SOLUTIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-probing the crystal-chemistry of talc by MAS-NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Parseval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Taubald</w:t>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.641-651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192320v1</w:t>
+                <w:t xml:space="preserve">hal-00267708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-probing the crystal-chemistry of talc by MAS-NMR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">THE FATE OF SMECTITE IN KOH SOLUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Emmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taubald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.1313-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.2151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267708v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on the interlayer cationic composition and hydration state of Ca-montmorillonite: analytical chemistry, chemical modelling and XRD profile modelling study.</w:t>
+                <w:t xml:space="preserve">New insights on the distribution of interlayer water in bi-hydrated smectite from X-ray diffraction profile modeling 00l reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Plançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris.A. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69, pp.2797-2812. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (13), pp.3499-3512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm047995v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106998v1</w:t>
+                <w:t xml:space="preserve">hal-00193951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for calcium-chloride ion pairs in the interlayer of montmorillonite. A XRD profile modeling approach.</w:t>
+                <w:t xml:space="preserve">Influence of pH on the interlayer cationic composition and hydration state of Ca-montmorillonite: analytical chemistry, chemical modelling and XRD profile modelling study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2005.0530403⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.2797-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105762v1</w:t>
+                <w:t xml:space="preserve">hal-00106998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the distribution of interlayer water in bi-hydrated smectite from X-ray diffraction profile modeling 00l reflections</w:t>
+                <w:t xml:space="preserve">Experimental evidence for calcium-chloride ion pairs in the interlayer of montmorillonite. A XRD profile modeling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (13), pp.3499-3512. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.348-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm047995v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2005.0530403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193951v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of smectite hydration properties by modeling experimental X-ray diffraction patterns. Part I. Montmorillonite hydration properties.</w:t>
               </w:r>
@@ -10378,51 +10378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The titration of clay minerals II. Structure-based model and implications for clay reactivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10533,77 +10533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV (Proceedings)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 104, pp.413-416. </w:t>
@@ -10685,90 +10685,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10810,90 +10810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10935,103 +10935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hydroxy-interlayered clay minerals in a temperate acidic soil under forest using X-ray diffraction profile modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Mid-European Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dresden, Germany</w:t>
@@ -11306,90 +11306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning the crystal-chemistry of talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11402,568 +11402,568 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging Clays GFA-CMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, La Vieille Perrotine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What decides the size and composition of clay nano-aggregates in water? Charged polymers and multivalent ions competing in the formation of clay tactoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective 2024-2028 de la recherche Surfaces et Interfaces Continentales. Réduire les impacts des changements globaux avec et pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">insu-04936744v1</w:t>
+                <w:t xml:space="preserve">insu-05523334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective 2024-2028 de la recherche Surfaces et Interfaces Continentales. Réduire les impacts des changements globaux avec et pour les territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05523334v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
-[...45 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04871089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12371,51 +12371,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
+                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
@@ -12447,93 +12447,93 @@
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826160v1</w:t>
+                <w:t xml:space="preserve">hal-00825245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation de compositions talqueuses comprenant des particules minérales silico/germano-métalliques synthétiques</w:t>
+                <w:t xml:space="preserve">Préparation d'une composition d'un interstratifié T.O.T.-T.O.T. gonflant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferret</w:t>
@@ -12565,69 +12565,69 @@
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2903682B1. 2008, pp.24</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2903681B1. 2008, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825245v1</w:t>
+                <w:t xml:space="preserve">hal-00826160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite material consisting of a metal matrix and talc</w:t>
               </w:r>
@@ -13121,51 +13121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726000968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Bernhard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2025.8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04569499v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05150" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04922" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asaad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04228127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Chaaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107124" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.103989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geoffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106517" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dabat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105913" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5020034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900383v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105354" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Vinci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kelch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Aristilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03976" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13401-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tesson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06230" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild H&#229;nde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ramothe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8050205" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05343" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Verron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Castanon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11836" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK3NF0KT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6D9KZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.06.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.05.053" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.10.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5CQCN3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Komarneni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5123322" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.03.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2D7GB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4846" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo L. Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will P. Gates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HCWFXR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-013-0577-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0HD5Q7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fernandez-Ugalde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT0NS0WV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9BZCLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201543t" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.09.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D30DVHLH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750344v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.040" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGJWSD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3900" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boehm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304715m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680286v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuadros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3587" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3945" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909860p" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahiaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thoby" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.035" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0QMJWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193677v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris.A. Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2273" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Emmerich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taubald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.2151" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530403" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm047995v" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105756v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2V46BHF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA840525FDCE074982800966C801AA7DA96ACBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798779v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268421v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05523334v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871089v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325146v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008341v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576726000968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107928" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Bernhard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2025.8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05150" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04569499v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104357" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04922" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04228127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Chaaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2023.20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asaad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.103989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geoffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Berenguer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106517" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids5020034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105913" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dabat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriana Vinci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105404" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105354" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-020-00073-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kelch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Aristilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03976" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13401-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tesson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06230" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild H&#229;nde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ramothe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8050205" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101972" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Verron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06308" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Castanon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11836" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6D9KZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK3NF0KT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.06.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.10.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5CQCN3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122276v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Komarneni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5123322" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.05.053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet," TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.11.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91JHTF2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.062210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.03.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2D7GB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4846" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2014/0026-2393" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo L. Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will P. Gates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HCWFXR3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fernandez-Ugalde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT0NS0WV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-013-0577-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0HD5Q7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9BZCLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201543t" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.09.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D30DVHLH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3900" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1572" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pronier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.040" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGJWSD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boehm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304715m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680281v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Sakharov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105128r" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680286v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuadros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3587" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3945" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909860p" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahiaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thoby" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.035" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0QMJWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193677v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris.A. Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2273" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0483" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267708v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192320v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Emmerich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taubald" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.2151" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193951v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm047995v" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106998v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105762v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530403" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105756v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2V46BHF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA840525FDCE074982800966C801AA7DA96ACBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798779v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268421v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871089v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05523334v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325146v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825245v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#232;bre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826160v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008341v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>