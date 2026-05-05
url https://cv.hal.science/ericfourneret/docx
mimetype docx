--- v1 (2026-03-30)
+++ v2 (2026-05-05)
@@ -1881,234 +1881,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La transformation du travail par l’IA générative : rupture ou continuité ? ».</w:t>
+                <w:t xml:space="preserve">Les neurosciences de l'éthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École du numérique ICLille, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque “20 ans de la revue ‘Éthique&amp;Santé’ »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain de Broca et Catherine Draperi, Jul 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235652v1</w:t>
+                <w:t xml:space="preserve">hal-04235636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neurosciences de l'éthique.</w:t>
+                <w:t xml:space="preserve">Le statut éthique de l’animal : penser la relation humain-animal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “20 ans de la revue ‘Éthique&amp;Santé’ »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain de Broca et Catherine Draperi, Jul 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire ETH+ologie, Un dialogue interdisciplinaire sur les relations humains-animaux-machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETHICS - ICL, May 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235636v1</w:t>
+                <w:t xml:space="preserve">hal-04235697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut éthique de l’animal : penser la relation humain-animal.</w:t>
+                <w:t xml:space="preserve">« La transformation du travail par l’IA générative : rupture ou continuité ? ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ETH+ologie, Un dialogue interdisciplinaire sur les relations humains-animaux-machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETHICS - ICL, May 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Forum du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du numérique ICLille, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235697v1</w:t>
+                <w:t xml:space="preserve">hal-04235652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que maintenir la dignité en fin de vie ?</w:t>
               </w:r>
@@ -3755,51 +3755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-024-00030-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Paksy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-023-10062-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourneret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-023-00041-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Val&#233;rie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2020.00027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi-Balzan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cimar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Naciri-Bennani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.330" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rainey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Maslen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963180119000604" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.031.0054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi Balzan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun-Wauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lelut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Exposito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Perdikis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vourvopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-5914-6ch7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Magda Maftei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.144778" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameisen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cordier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-024-00030-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Paksy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-023-10062-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourneret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-023-00041-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Val&#233;rie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2020.00027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi-Balzan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cimar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Naciri-Bennani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.330" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rainey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Maslen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963180119000604" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.031.0054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi Balzan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun-Wauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lelut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Exposito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Perdikis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vourvopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-5914-6ch7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Magda Maftei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.144778" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameisen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cordier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>