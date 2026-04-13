--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -441,390 +441,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second-moment aproach for direct probabilistic model updating in structural dynamics</w:t>
+                <w:t xml:space="preserve">Estimation of the impact duration for several types of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I Friswell</w:t>
+                <w:t xml:space="preserve">S Pashah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Massenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp. 597-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SAV-2011-0653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951802v1</w:t>
+                <w:t xml:space="preserve">hal-00877370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the impact duration for several types of structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+                <w:t xml:space="preserve">Analytical buckling analysis of an inflatable beam made of orthotropic technical textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Truong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pashah</w:t>
+                <w:t xml:space="preserve">S Ronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Laine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Massenzio</w:t>
+                <w:t xml:space="preserve">M Massenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kl Apedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SAV-2011-0653⟩</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.186-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2011.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877370v1</w:t>
+                <w:t xml:space="preserve">hal-00951842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical buckling analysis of an inflatable beam made of orthotropic technical textiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Massenzio</w:t>
+                <w:t xml:space="preserve">A second-moment aproach for direct probabilistic model updating in structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kl Apedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Jacquelin</w:t>
+                <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp. 262-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2011.10.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00951842v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A piezoelectric device for impact energy harvesting</w:t>
               </w:r>
@@ -836,51 +836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (10), 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antioscillator model and the finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1654,51 +1654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2025.103792" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04448871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brizard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116698" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Lolonyo Apedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.06.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VHB68F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Friswell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.01.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBKB3FL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pashah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2011-0653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ronel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Massenzio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl Apedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2011.10.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/10/105008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bennani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Anders E Manson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/3/035017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.01.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2X9KVKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2009.01.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.04.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2025.103792" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04448871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brizard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116698" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Lolonyo Apedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.06.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VHB68F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pashah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2011-0653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ronel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Massenzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl Apedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2011.10.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Friswell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.01.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBKB3FL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/10/105008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bennani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Anders E Manson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/3/035017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.01.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2X9KVKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2009.01.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.04.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>