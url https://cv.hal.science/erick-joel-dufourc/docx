--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ERICK JOEL DUFOURC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Émérite (DRCE2) CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erick-joel-dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8221-9326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031038506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Dufourc graduated in physical chemistry from the University of Bordeaux, France, in 1980, and obtained a PhD in biophysics from the University of Ottawa/National Research Council, Canada, in 1983. He joined the CNRS (Centre National de la Recherche Scientifique, France) in 1983 and obtained a state doctorate (DSc) in Physical Sciences from the University of Bordeaux, France, in 1986, working on solid-state NMR of lipids and peptides. After a sabbatical in Stuttgart (Humbolt Foundation laureate), Germany, where he worked on the theory of membrane dynamics, he returned to Bordeaux and obtained a position as director of research at CNRS and a chair at the University of Bordeaux, to develop NMR of soft matter. In 1998, he was one of the founders of the European Institute of Chemistry and Biology (IECB) where he led the &amp;quot;Biophysics of Membrane Assemblies&amp;quot; group and developed a unique platform of NMR spectrometers to work on the structural biology of membranes. In 2006, he created and directed for 11 years the Institute of Chemistry and Biology of Membranes and Nanoobjects (CBMN), an interdisciplinary institute gathering 200 chemists, physicists and biologists in Bordeaux. At the same time, he has also developed with other French scientists the TGIR RMN THC (France Large scale infrastructure of high field NMR spectrometers). The Bordeaux site is dedicated to NMR for &amp;quot;membrane and colloid sciences&amp;quot;. He has been president of several scientific societies (EBSA, GERM, GEM, SFC Aquitaine, etc.) and served for 8 years in the Ministry of Foreign Affairs in the framework of bilateral scientific relations between France and India and France and Pakistan. In 2017, he was appointed Deputy Scientific Director of the Institute of Chemistry at the CNRS headquarters in Paris, in charge of chemical biology and molecular and supramolecular chemistry in France.He became Emeritus Research Director of the CNRS in 2021 and is currently developing his activity at CBMN/IECB.His team is currently developing three lines of research in structural biophysics: i) membrane lipids, ii) membrane peptides and proteins and iii) colloids for health and nutrition.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP-driven membrane binding and polymerization of bacterial actin MreB promotes local membrane fluidization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Adriaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Álvarez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee Siang Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular distinction of cell wall and capsular polysaccharides in encapsulated pathogens by in situ magic-angle spinning NMR techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alons Lends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Delcourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sturny-Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), pp.6813-6824. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c16975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine tannins and their aggregation/release with lipids and proteins: Review and perspectives for neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2024.107178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial flotillins as destabilizers of phospholipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Álvarez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Berbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Savietto Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1867 (1), pp.184399. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2024.184399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Lipids: From Conformational Switch to Macroscopic Changes in Lipid Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Trong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Passos Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (8), pp.3072-3082. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-membranes: Picosecond to second dynamics and plasticity as deciphered by solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Taib-Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1865 (2), pp.184097. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.184097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem NMR and Mass Spectrometry Analysis of Human Nuclear Membrane Lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (10), pp.6858-6868. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI assessment of multiple dipolar relaxation time ( T 1 D ) components in biological tissues interpreted with a generalized inhomogeneous magnetization transfer (ihMT) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor N.D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mchinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.106668. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-Triggered Crystallization of Liquid Crystalline Macrocycles Allowing for Conductance Switching through Hysteretic Thermal Phase Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Shima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kajitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihisa Hoshino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201801372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of novel oral anticoagulants under sunlight irradiation in aqueous matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaha Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.329-336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Interaction between an Antimetastatic Agent and the Lipid Bilayer: The Ohmline Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte M. Sevrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (10), pp.6361 - 6370. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b00936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial hydration of ceramide in stratum corneum model membrane measured by 2 H NMR of D 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.480-486. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jcp:1998163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Internal Dynamics Probed in Nanodiscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Décossas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Stahlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2651-2657. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of Bordeaux red wine precipitates by solid-state NMR: Role of tartrates and polyphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Iturmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 199, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering bilayer to inverted-hexagonal nanostructure formation by thiol–ene click chemistry on cationic lipids: consequences on gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (20), pp.4516 - 4520. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sm00609d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Bilayer Vesicles Made of Saturated Long Chain Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Navailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp. 401-410. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of Proteins by Fatty Acid Coacervates for Their Encapsulation within Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Navailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (43), pp. 13475-13479. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201607117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouding in fatty acid dispersions for charge-dependent dye extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Navailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 468, pp. 95-102. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape tannin catechin and ethanol fluidify oral membrane mimics containing moderate amounts of cholesterol: Implications on wine tasting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Interactions of a Ternary Complex Using NMR Spectroscopy: The Case of Sugars, Polyphenols, and Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (24), pp.12470 - 12478. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b03911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavanol/lipid interaction: a novel molecular perspective in the description of wine astringency & bitterness and antioxidant action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (20), pp.3143 - 3147. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phytosterols in plant adaptation to temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.3.2.5051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Wine Tannins Fluidify and Precipitate Lipid Liposomes and Bicelles. A Role for Lipids in Wine Tasting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien L. Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp. 5518−5526. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deuterated Magnetically Oriented System Based on Fatty Acid Direct Hexagonal Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Navailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (18), pp. 5075−5081. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la500808q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubber particle proteins, HbREF and HbSRPP, show different interactions with model membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1838 (1 PART B), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane lipids protected from oxidation by red wine tannins: A proton NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminosilane/Oleic Acid Vesicles as Model Membranes of Protocells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (49), pp.14717-14724. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503908z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NMR investigation of the structure, function and role of the hERG channel selectivity filter in the long QT syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1828 (6), pp.1494-1502. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Trypanosoma brucei gambiense resistance to human serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Tebabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 501 (7467), pp.430-434. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis B subvirus particles display both a fluid bilayer membrane and a strong resistance to freeze drying: a study by solid-state NMR, light scattering, and cryo-electron microscopy/tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (10), pp.4316-4326. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.13-232843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhanced membrane interaction and perturbation of a cell penetrating peptide in the presence of anionic lipids: Toward an understanding of its selectivity for cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Temsamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1828, pp. 1457-1470. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Interacting Peptides: From Killers to Helpers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannot Toupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (7), pp.620-631. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/138920312804142138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Interacting Peptides: From Killers to Helpers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannot Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (7), pp.620 - 631. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/138920312804142138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colloidal State of Tannins Impacts the Nature of Their Interaction with Proteins: The Case of Salivary Proline-Rich Protein/Procyanidins Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (50), pp.17410-17418. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la303964m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Structure of Protein–Lipoamino Acid Colloidal Particles: Toward Nasal Delivery of Pharmaceutically Active Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Degert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Broussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (13), pp.5783-5794. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la300222v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestering Hydrated Fluoride in a Three-Dimensional Non-Interpenetrated Octahedral Coordination Polymer via a Single-Crystal-to-Single-Crystal Fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parthasarathi Dastidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (7), pp.3369-3373. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg300279z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Selectivity Filter of the hERG Channel - NMR Study of its Structure and Interaction with Membranes and Drugs Involved in the Long QT Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (3), pp.602a. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Observation of Days-Long Remnant Orientation of Phospholipid Bicelles: A Small-Angle X-ray Scattering and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiko Oda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (15), pp. 9122-9130. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la1050817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Molecular Interpretation of Astringency: Synthesis, 3D Structure, Colloidal State, and Human Saliva Protein Recognition of Procyanidins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (11), pp.1116-1122. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1270848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR of human saliva protein/wine tannin complexes. Towards deciphering astringency with physico-chemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.449-452. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2010.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphenyl phosphatidylcholine: A promoter of liposome deformation and bicelle collective orientation by magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy of lipid bilayers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 654, pp.341-359. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-60761-762-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–activity relationship of human liver-expressed antimicrobial peptide 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hocquellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Odaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Dieryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peptides.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicelles: A natural 'molecular goniometer' for structural, dynamical and topological studies of molecules in membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.744-751. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic-angle phosphorus NMR of functional mitochondria: in situ monitoring of lipid response under apoptotic-like stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Gardeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (9), pp.2872-2878. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.09-134114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anti-apoptotic Mitochondrial Membrane Protein Bcl-2; An Achilles Heel Of Cancer Cells?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Wallgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Vestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (3), pp.424a-425a. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2008.12.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Envelope Remnants: Fluid Membranes Enriched in STEROLS and Polyphosphoinositides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garnier-Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Hobday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gschmeissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Woscholski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.e4255. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the Bax-α1 targeting sequence interact with mitochondrial membranes? The role of cardiolipin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1788 (3), pp.623-631. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide-Promoted Morphogenesis in Amphiphile Assemblies: Kinetic Control of Micrometric Helix Formation †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Tamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takao Satoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (15), pp.8489-8496. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8043297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of cateslytin for fungi: the role of acidic lipid-ergosterol membrane fluidity in antimicrobial action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (11), pp.3692-3701. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.09-135574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered Pore Formation At Rigid/Fluid Boundary Zones As A New Mechanism For Peptide-Membrane Interaction With The Beta-sheeted Antimicrobial Peptide Cateslytin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Elezgaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Héléine Metz-Boutigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (3), pp.390a. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2008.12.2911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution and solid-state NMR of lipids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 462, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction of lipid motion in membranes triggered by β-sheet aggregation of the anti-apoptotic BH4 domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3), pp.561-572. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.06222.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of Cateslytin β-Sheets on Negatively Charged Lipids Promotes Rigid Membrane Domains. A New Mode of Action for Antimicrobial Peptides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Odaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (24), pp.6394-6402. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi800448h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Procyanidin Self-Association Processes and Understanding Their Micellar Organization: A Study by Diffusion NMR and Molecular Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (19), pp.11027-11035. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8015904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Formation Induced by an Antimicrobial Peptide: Electrostatic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Elezgaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (12), pp.5748-5756. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1529/biophysj.108.136655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols and membrane dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-4), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12154-008-0010-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactin- Triggered Small Vesicle Formation of Negatively Charged Membranes : A Novel Membrane-Lysis Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lai-Ke Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.3840-3849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR spectroscopy of a membrane protein in biphenyl phospholipid bicelles with the bilayer normal parallel to the magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Marassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Opella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (1), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2008.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphenyl Bicelle Disks Align Perpendicular to Magnetic Fields on Large Temperature Scales: A Study Combining Synthesis, Solid-State NMR, TEM, and SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiko Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (11), pp.3949 - 3959. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1529/biophysj.106.097758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimerization of Neu/Erb2 transmembrane domain is controlled by membrane curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtemourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and conformational analysis of two native procyanidin trimers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ducasse M.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufourc E.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moskau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the dynamics of intact cells and nuclear envelope precursor membrane vesicles by deuterium solid state NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier-Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1768 (10), pp.2516-2527. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in secondary structure of the antimicrobial peptide Cateslytin in powder, solution, DPC micelles and at the air-water interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Odaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 ((8)), pp.1019-27. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00249-007-0169-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-apoptotic bax-α1 synthesis and evidence for β-sheet to α-helix conformational change as triggered by negatively charged lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gröbner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant sterols in &amp;quot;rafts&amp;quot;: A better way to regulate membrane thermal shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (8), pp.1714-1723. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.06-7809com⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Synthesis of Procyanidin Dimers: Regio- and Stereocontrol of the Interflavan Bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Barathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (23), pp.5367-5377. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated phosphatidylinositol and diacylglycerol substantially modify the fluidity and polymorphism of biomembranes: A solid-state deuterium NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banafshé Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (10), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-006-5045-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited and large-scale synthesis and purification of the mutated and wild type neu/erbB-2 membrane-spanning segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bathany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Quantitative Recovery of Hydrophobic and Amphipathic Peptides after Incorporation into Phospholipid Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bathany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (15), pp.5348-5353. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac060207w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wine Pectic Polysaccharides on the Interactions between Condensed Tannins and Salivary Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (23), pp.8936-8944. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf061835h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and secondary structure in membranes of the Bcl-2 anti-apoptotic domain BH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bathany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.58-64. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D structural and conformational study of procyanidin dimers in water and hydro-alcoholic media as viewed by NMR and molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Barathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies of crown-containing 2-styrylbenzothiazole with amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. N. Andryukhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1007-1013. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b513856f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicelle membranes and their use for hydrophobic peptide studies by circular dichroism and solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1724 (3), pp.315-323. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical details of cholesterol-lipid interaction as revealed by deuterium NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Parish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarawanee Chitrakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian F.C. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (25), pp.6062-6071. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi00320a025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metabolic architecture of plant cells. Stability of central metabolism and flexibility of anabolic pathways during the growth cycle of tomato cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (46), pp.43948-43960. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M206366200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol Orientation and Dynamics in Dimyristoylphosphatidylcholine Bilayers: A Solid State Deuterium NMR Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76 (1), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(99)77202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02475419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between C-C and C-D order parameters and its use for studying the conformation of lipid acyl chains in biomembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 109 (6), pp.2513-2518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thickness of cholesterol sulfate-containing membranes depends upon hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1330 (2), pp.248-252. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0005-2736(97)00190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of DMPC hydration in the L α and L β′ phases by 2 H solid state NMR of D 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Bonakdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 405 (3), pp.263-266. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(97)00201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative effects of cholesterol and cholesterol sulfate on hydration and ordering of dimyristoylphosphatidylcholine membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70 (3), pp.1380-1390. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-3495(96)79696-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyl chain length dependence in the stability of melittin-phosphatidylcholine complexes. A light scattering and 31P-NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bonmatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1234 (2), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-2736(94)00298-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of molecular films as determined by deuterium solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (12), pp.2197-2214. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1994256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-Induced Changes in Structure, Dynamic and Barrier Properties of Liposomes and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiaudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 77 (1-4), pp.113-116. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509308045632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31P NMR and freeze fracture studies of sarcoplasmic reticulum membranes from normal and malignant hyperthermic pigs : Effect of halothane and dantrolene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Rock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 294 (1), pp.154-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantrolene inhibits halothane-induced membrane reorganization : A study using 31P-NMR and differential scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 21, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halothane-induced membrane reorganization monitored by DSC, freeze fracture electron microscopy and 31P-NMR techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19, pp.265-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane structure and dynamics by 2H- and 31P-NMR. Effects of amphipatic peptidic toxins on phospholipid and biological membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonmatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 71 (1), pp.117-23. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(89)90141-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile and high yielding syntheses of phosphatidylcholines and phosphatidylethanolamines containing 2H-labeled acyl chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold C. Jarrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perly Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 21 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jlcr.2580210102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2H-NMR analysis of dihydrosterculoyl-containing lipids in model membranes: structural effects of a cyclopropane ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C.P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Jarrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 33 (2), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-3084(83)90019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of molecular ordering of cholesterol in human erythrocyte membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kelusky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C.P. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 735 (2), pp.302-304. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-2736(83)90306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative T1D assessment in lipid membranes: Jeener-Broekaert NMR vs. ihMT MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom. pp.1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de deux composantes T1D dans les tissus myélinisés par IRM ihMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mchinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent dipolar relaxation time (T1D) assessment in myelin using inhmogeneous magnetization transfer (ihMT) MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fast Field Cycling NMR relaxometry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two T1D components within myelinated tissue with ihMT MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mchinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.4915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation de membranes modèles par la surfactine : étude par RMN des solides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bucchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèm congrès du GERM, 4-8 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Carry-le-Rouet (13), 4-8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31P NMR studies of the action of the relaxing agent dantrolene on halothane-membrane interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Biophysical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSC, 19F and 31P NMR studies of interactions halothane-lipidic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Lipid Domain on the Supramolecular Assemblies of Cationic Lipids. Characterization by Solid-State 31P and 2H NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Phosphorus Chemistry (ICPC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190 (5-6), pp.896-898, 2015, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426507.2014.974750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau modèle de lyse de membranes : exemple de la Surfactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ERICK JOEL DUFOURC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Émérite (DRCE2) CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erick-joel-dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8221-9326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031038506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Dufourc graduated in physical chemistry from the University of Bordeaux, France, in 1980, and obtained a PhD in biophysics from the University of Ottawa/National Research Council, Canada, in 1983. He joined the CNRS (Centre National de la Recherche Scientifique, France) in 1983 and obtained a state doctorate (DSc) in Physical Sciences from the University of Bordeaux, France, in 1986, working on solid-state NMR of lipids and peptides. After a sabbatical in Stuttgart (Humbolt Foundation laureate), Germany, where he worked on the theory of membrane dynamics, he returned to Bordeaux and obtained a position as director of research at CNRS and a chair at the University of Bordeaux, to develop NMR of soft matter. In 1998, he was one of the founders of the European Institute of Chemistry and Biology (IECB) where he led the &amp;quot;Biophysics of Membrane Assemblies&amp;quot; group and developed a unique platform of NMR spectrometers to work on the structural biology of membranes. In 2006, he created and directed for 11 years the Institute of Chemistry and Biology of Membranes and Nanoobjects (CBMN), an interdisciplinary institute gathering 200 chemists, physicists and biologists in Bordeaux. At the same time, he has also developed with other French scientists the TGIR RMN THC (France Large scale infrastructure of high field NMR spectrometers). The Bordeaux site is dedicated to NMR for &amp;quot;membrane and colloid sciences&amp;quot;. He has been president of several scientific societies (EBSA, GERM, GEM, SFC Aquitaine, etc.) and served for 8 years in the Ministry of Foreign Affairs in the framework of bilateral scientific relations between France and India and France and Pakistan. In 2017, he was appointed Deputy Scientific Director of the Institute of Chemistry at the CNRS headquarters in Paris, in charge of chemical biology and molecular and supramolecular chemistry in France.He became Emeritus Research Director of the CNRS in 2021 and is currently developing his activity at CBMN/IECB.His team is currently developing three lines of research in structural biophysics: i) membrane lipids, ii) membrane peptides and proteins and iii) colloids for health and nutrition.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP-driven membrane binding and polymerization of bacterial actin MreB promotes local membrane fluidization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Adriaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Álvarez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee Siang Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular distinction of cell wall and capsular polysaccharides in encapsulated pathogens by in situ magic-angle spinning NMR techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alons Lends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Delcourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sturny-Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), pp.6813-6824. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c16975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine tannins and their aggregation/release with lipids and proteins: Review and perspectives for neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2024.107178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial flotillins as destabilizers of phospholipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Álvarez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Berbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Savietto Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1867 (1), pp.184399. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2024.184399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Lipids: From Conformational Switch to Macroscopic Changes in Lipid Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Trong Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Passos Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (8), pp.3072-3082. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-membranes: Picosecond to second dynamics and plasticity as deciphered by solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Taib-Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1865 (2), pp.184097. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.184097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem NMR and Mass Spectrometry Analysis of Human Nuclear Membrane Lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (10), pp.6858-6868. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI assessment of multiple dipolar relaxation time ( T 1 D ) components in biological tissues interpreted with a generalized inhomogeneous magnetization transfer (ihMT) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor N.D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mchinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.106668. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-Triggered Crystallization of Liquid Crystalline Macrocycles Allowing for Conductance Switching through Hysteretic Thermal Phase Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Muraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Shima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Kajitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihisa Hoshino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201801372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of novel oral anticoagulants under sunlight irradiation in aqueous matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaha Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.329-336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Interaction between an Antimetastatic Agent and the Lipid Bilayer: The Ohmline Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte M. Sevrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (10), pp.6361 - 6370. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b00936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial hydration of ceramide in stratum corneum model membrane measured by 2 H NMR of D 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.480-486. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jcp:1998163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Internal Dynamics Probed in Nanodiscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Décossas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Stahlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2651-2657. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of Bordeaux red wine precipitates by solid-state NMR: Role of tartrates and polyphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Iturmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 199, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering bilayer to inverted-hexagonal nanostructure formation by thiol–ene click chemistry on cationic lipids: consequences on gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (20), pp.4516 - 4520. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sm00609d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of Proteins by Fatty Acid Coacervates for Their Encapsulation within Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Navailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (43), pp. 13475-13479. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201607117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouding in fatty acid dispersions for charge-dependent dye extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Navailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 468, pp. 95-102. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Bilayer Vesicles Made of Saturated Long Chain Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Navailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp. 401-410. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape tannin catechin and ethanol fluidify oral membrane mimics containing moderate amounts of cholesterol: Implications on wine tasting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Interactions of a Ternary Complex Using NMR Spectroscopy: The Case of Sugars, Polyphenols, and Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (24), pp.12470 - 12478. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b03911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavanol/lipid interaction: a novel molecular perspective in the description of wine astringency & bitterness and antioxidant action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (20), pp.3143 - 3147. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phytosterols in plant adaptation to temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.3.2.5051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubber particle proteins, HbREF and HbSRPP, show different interactions with model membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1838 (1 PART B), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deuterated Magnetically Oriented System Based on Fatty Acid Direct Hexagonal Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Navailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (18), pp. 5075−5081. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la500808q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Wine Tannins Fluidify and Precipitate Lipid Liposomes and Bicelles. A Role for Lipids in Wine Tasting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien L. Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp. 5518−5526. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane lipids protected from oxidation by red wine tannins: A proton NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminosilane/Oleic Acid Vesicles as Model Membranes of Protocells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zhendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (49), pp.14717-14724. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503908z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NMR investigation of the structure, function and role of the hERG channel selectivity filter in the long QT syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1828 (6), pp.1494-1502. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Trypanosoma brucei gambiense resistance to human serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Tebabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 501 (7467), pp.430-434. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis B subvirus particles display both a fluid bilayer membrane and a strong resistance to freeze drying: a study by solid-state NMR, light scattering, and cryo-electron microscopy/tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (10), pp.4316-4326. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.13-232843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhanced membrane interaction and perturbation of a cell penetrating peptide in the presence of anionic lipids: Toward an understanding of its selectivity for cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Temsamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1828, pp. 1457-1470. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Interacting Peptides: From Killers to Helpers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannot Toupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (7), pp.620-631. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/138920312804142138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Interacting Peptides: From Killers to Helpers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannot Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (7), pp.620 - 631. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/138920312804142138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colloidal State of Tannins Impacts the Nature of Their Interaction with Proteins: The Case of Salivary Proline-Rich Protein/Procyanidins Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (50), pp.17410-17418. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la303964m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Structure of Protein–Lipoamino Acid Colloidal Particles: Toward Nasal Delivery of Pharmaceutically Active Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Degert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Broussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (13), pp.5783-5794. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la300222v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestering Hydrated Fluoride in a Three-Dimensional Non-Interpenetrated Octahedral Coordination Polymer via a Single-Crystal-to-Single-Crystal Fashion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parthasarathi Dastidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (7), pp.3369-3373. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg300279z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Selectivity Filter of the hERG Channel - NMR Study of its Structure and Interaction with Membranes and Drugs Involved in the Long QT Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (3), pp.602a. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented Observation of Days-Long Remnant Orientation of Phospholipid Bicelles: A Small-Angle X-ray Scattering and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiko Oda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (15), pp. 9122-9130. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la1050817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Molecular Interpretation of Astringency: Synthesis, 3D Structure, Colloidal State, and Human Saliva Protein Recognition of Procyanidins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (11), pp.1116-1122. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1270848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR of human saliva protein/wine tannin complexes. Towards deciphering astringency with physico-chemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.449-452. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2010.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphenyl phosphatidylcholine: A promoter of liposome deformation and bicelle collective orientation by magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy of lipid bilayers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 654, pp.341-359. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-60761-762-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–activity relationship of human liver-expressed antimicrobial peptide 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hocquellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Odaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Dieryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peptides.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicelles: A natural 'molecular goniometer' for structural, dynamical and topological studies of molecules in membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.744-751. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic-angle phosphorus NMR of functional mitochondria: in situ monitoring of lipid response under apoptotic-like stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Gardeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (9), pp.2872-2878. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.09-134114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anti-apoptotic Mitochondrial Membrane Protein Bcl-2; An Achilles Heel Of Cancer Cells?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Wallgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Vestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (3), pp.424a-425a. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2008.12.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Envelope Remnants: Fluid Membranes Enriched in STEROLS and Polyphosphoinositides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garnier-Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Hobday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gschmeissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Woscholski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.e4255. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide-Promoted Morphogenesis in Amphiphile Assemblies: Kinetic Control of Micrometric Helix Formation †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Tamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takao Satoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (15), pp.8489-8496. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8043297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the Bax-α1 targeting sequence interact with mitochondrial membranes? The role of cardiolipin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1788 (3), pp.623-631. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution and solid-state NMR of lipids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 462, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered Pore Formation At Rigid/Fluid Boundary Zones As A New Mechanism For Peptide-Membrane Interaction With The Beta-sheeted Antimicrobial Peptide Cateslytin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Elezgaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Héléine Metz-Boutigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (3), pp.390a. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2008.12.2911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of cateslytin for fungi: the role of acidic lipid-ergosterol membrane fluidity in antimicrobial action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (11), pp.3692-3701. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.09-135574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction of lipid motion in membranes triggered by β-sheet aggregation of the anti-apoptotic BH4 domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3), pp.561-572. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.06222.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Procyanidin Self-Association Processes and Understanding Their Micellar Organization: A Study by Diffusion NMR and Molecular Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (19), pp.11027-11035. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8015904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Formation Induced by an Antimicrobial Peptide: Electrostatic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Elezgaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (12), pp.5748-5756. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1529/biophysj.108.136655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of Cateslytin β-Sheets on Negatively Charged Lipids Promotes Rigid Membrane Domains. A New Mode of Action for Antimicrobial Peptides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Odaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (24), pp.6394-6402. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi800448h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactin- Triggered Small Vesicle Formation of Negatively Charged Membranes : A Novel Membrane-Lysis Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lai-Ke Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.3840-3849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols and membrane dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1-4), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12154-008-0010-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR spectroscopy of a membrane protein in biphenyl phospholipid bicelles with the bilayer normal parallel to the magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Marassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Opella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193 (1), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2008.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimerization of Neu/Erb2 transmembrane domain is controlled by membrane curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtemourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphenyl Bicelle Disks Align Perpendicular to Magnetic Fields on Large Temperature Scales: A Study Combining Synthesis, Solid-State NMR, TEM, and SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiko Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (11), pp.3949 - 3959. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1529/biophysj.106.097758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and conformational analysis of two native procyanidin trimers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ducasse M.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufourc E.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moskau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the dynamics of intact cells and nuclear envelope precursor membrane vesicles by deuterium solid state NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier-Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1768 (10), pp.2516-2527. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in secondary structure of the antimicrobial peptide Cateslytin in powder, solution, DPC micelles and at the air-water interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Odaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 ((8)), pp.1019-27. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00249-007-0169-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-apoptotic bax-α1 synthesis and evidence for β-sheet to α-helix conformational change as triggered by negatively charged lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gröbner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant sterols in &amp;quot;rafts&amp;quot;: A better way to regulate membrane thermal shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (8), pp.1714-1723. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.06-7809com⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited and large-scale synthesis and purification of the mutated and wild type neu/erbB-2 membrane-spanning segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bathany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated phosphatidylinositol and diacylglycerol substantially modify the fluidity and polymorphism of biomembranes: A solid-state deuterium NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banafshé Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (10), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-006-5045-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Synthesis of Procyanidin Dimers: Regio- and Stereocontrol of the Interflavan Bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Barathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (23), pp.5367-5377. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wine Pectic Polysaccharides on the Interactions between Condensed Tannins and Salivary Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (23), pp.8936-8944. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf061835h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Quantitative Recovery of Hydrophobic and Amphipathic Peptides after Incorporation into Phospholipid Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bathany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (15), pp.5348-5353. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac060207w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and secondary structure in membranes of the Bcl-2 anti-apoptotic domain BH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bathany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gröbner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.58-64. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D structural and conformational study of procyanidin dimers in water and hydro-alcoholic media as viewed by NMR and molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Barathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (9), pp.868-880. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies of crown-containing 2-styrylbenzothiazole with amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. N. Andryukhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1007-1013. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b513856f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicelle membranes and their use for hydrophobic peptide studies by circular dichroism and solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1724 (3), pp.315-323. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical details of cholesterol-lipid interaction as revealed by deuterium NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Parish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarawanee Chitrakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian F.C. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (25), pp.6062-6071. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi00320a025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metabolic architecture of plant cells. Stability of central metabolism and flexibility of anabolic pathways during the growth cycle of tomato cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (46), pp.43948-43960. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M206366200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol Orientation and Dynamics in Dimyristoylphosphatidylcholine Bilayers: A Solid State Deuterium NMR Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76 (1), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(99)77202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02475419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between C-C and C-D order parameters and its use for studying the conformation of lipid acyl chains in biomembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 109 (6), pp.2513-2518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thickness of cholesterol sulfate-containing membranes depends upon hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1330 (2), pp.248-252. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0005-2736(97)00190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of DMPC hydration in the L α and L β′ phases by 2 H solid state NMR of D 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Bonakdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 405 (3), pp.263-266. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(97)00201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative effects of cholesterol and cholesterol sulfate on hydration and ordering of dimyristoylphosphatidylcholine membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70 (3), pp.1380-1390. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-3495(96)79696-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyl chain length dependence in the stability of melittin-phosphatidylcholine complexes. A light scattering and 31P-NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bonmatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1234 (2), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-2736(94)00298-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of molecular films as determined by deuterium solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (12), pp.2197-2214. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1994256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-Induced Changes in Structure, Dynamic and Barrier Properties of Liposomes and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiaudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 77 (1-4), pp.113-116. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509308045632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31P NMR and freeze fracture studies of sarcoplasmic reticulum membranes from normal and malignant hyperthermic pigs : Effect of halothane and dantrolene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Rock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 294 (1), pp.154-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantrolene inhibits halothane-induced membrane reorganization : A study using 31P-NMR and differential scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 21, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halothane-induced membrane reorganization monitored by DSC, freeze fracture electron microscopy and 31P-NMR techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19, pp.265-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane structure and dynamics by 2H- and 31P-NMR. Effects of amphipatic peptidic toxins on phospholipid and biological membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonmatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 71 (1), pp.117-23. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(89)90141-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile and high yielding syntheses of phosphatidylcholines and phosphatidylethanolamines containing 2H-labeled acyl chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold C. Jarrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perly Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 21 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jlcr.2580210102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of molecular ordering of cholesterol in human erythrocyte membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kelusky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C.P. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 735 (2), pp.302-304. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-2736(83)90306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2H-NMR analysis of dihydrosterculoyl-containing lipids in model membranes: structural effects of a cyclopropane ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C.P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Jarrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 33 (2), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0009-3084(83)90019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative T1D assessment in lipid membranes: Jeener-Broekaert NMR vs. ihMT MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom. pp.1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de deux composantes T1D dans les tissus myélinisés par IRM ihMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mchinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent dipolar relaxation time (T1D) assessment in myelin using inhmogeneous magnetization transfer (ihMT) MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Fast Field Cycling NMR relaxometry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two T1D components within myelinated tissue with ihMT MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Hertanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mchinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.4915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation de membranes modèles par la surfactine : étude par RMN des solides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bucchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèm congrès du GERM, 4-8 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Carry-le-Rouet (13), 4-8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31P NMR studies of the action of the relaxing agent dantrolene on halothane-membrane interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Biophysical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSC, 19F and 31P NMR studies of interactions halothane-lipidic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Lipid Domain on the Supramolecular Assemblies of Cationic Lipids. Characterization by Solid-State 31P and 2H NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick J. Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Phosphorus Chemistry (ICPC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190 (5-6), pp.896-898, 2015, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426507.2014.974750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau modèle de lyse de membranes : exemple de la Surfactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Dufourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CCC7BF3"/>
+    <w:nsid w:val="3DEB13F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erick-joel-dufourc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8221-9326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031038506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alons Lends" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Delcourte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturny-Leclere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c16975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dufourc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2024.107178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Berbon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Savietto Scholz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2024.184399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Trong Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Passos Gibson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mammeri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Taib-Maamar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gounou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02456394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N.D. Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106668" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Muraoka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Shima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kajitani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Hoshino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaha Yassine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Tranchant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufourc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3GBXCQ1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion D&#233;cossas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kowal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Frey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Stahlberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700450" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Prakash" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZ3QH20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00609d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Furlan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Saad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.07.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PCFR8PX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.106" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VGR61H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.2.5051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L. Furlan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castets" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.08.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buchoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.07.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST6RDVQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503908z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gravel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.02.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uzureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Uzureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecordier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tebabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12516" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guichard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnafous" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-232843" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Temsamani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.02.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J Dufourc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Toup&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920312804142138" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Buchoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Toupe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Jean-Francois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manigand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303964m" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnarez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brasselet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Degert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broussaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300222v" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adarsh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathi Dastidar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg300279z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.3468" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1050817" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fabre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1270848" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5BLT46H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loudet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;lard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Dufourc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2010.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW2VDMTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_18" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295017v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hocquellet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Odaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabanne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Dieryck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2009.10.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCLQ06J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564158v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aussenac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.02.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Gardestr&#246;m" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gr&#246;bner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-134114" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124177v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wallgren" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Vestin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.12.2173" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier-Lhomme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Byrne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Hobday" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gschmeissner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Woscholski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004255" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.12.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124183v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Tamoto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Satoh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8043297" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-135574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124169v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elezgaray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#233;ine Metz-Boutigue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.12.2911" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grelard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124206v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06222.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124198v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800448h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZWQVW16W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124205v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Andr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tarascou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lartigue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015904" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGKFT1BP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124200v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.108.136655" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124211v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12154-008-0010-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353075v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lai-Ke Him" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Park" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Opella" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.04.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Manet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.097758" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemtemourian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170663v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarascou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducasse M.A." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufourc E.J." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moskau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier-Lhomme" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Byrne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.06.004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odaert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0169-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVFHGMX2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564160v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Sani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#246;bner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.803" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5381XQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564162v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Beck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-7809com" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Barathieu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600668" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51MX5M12-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124278v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafsh&#233; Larijani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5045-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A55E36E9FF10169CD4FFEA2ED2B863DC7440AB56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124270v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavielle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schmitter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.735" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V918CM7C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124231v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060207w" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BRXLDQL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124215v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Carvalho" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Mateus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061835h" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BS7CD5L4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124274v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.686" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D71251C84C1D497EF4410D3F07289ABCB45CD06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124296v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1867" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Fedorova" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Andryukhina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Fedorov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Panfilov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Alfimov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513856f" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F772ADC7BF241AFB513F79DD4694F9A5167FD246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564163v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Achard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPSJBW4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183102v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Parish" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawanee Chitrakorn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian F.C. Smith" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00320a025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TCVJDWL4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206366200" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02475419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Marsan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(99)77202-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696454v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrarini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238038v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(97)00190-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMZLNJ5P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238036v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Bonakdar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00201-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238033v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tranchant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(96)79696-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082588v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faucon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Bonmatin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufourcq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufourc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(94)00298-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248126v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fredon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994256" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0261034D119DBE2DB5988FFDC84BBC47ABAFF039/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082605v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufourcq" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Maillet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thiaudiere" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308045632" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710548v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710001v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705826v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082623v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufourcq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(89)90141-7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6N5MQ5D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183080v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold C. Jarrell" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perly Bruno" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.2580210102" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BST4D6DX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179712v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.P. Smith" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Jarrell" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-3084(83)90019-1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMJGXLXW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183062v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kelusky" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufourc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(83)90306-1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4WBDCD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859914v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertanu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372663v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carvalho" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372865v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371984v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucchoux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774605v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781697v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123944v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974750" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139310v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erick-joel-dufourc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8221-9326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031038506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alons Lends" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Delcourte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturny-Leclere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c16975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dufourc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2024.107178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Berbon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Savietto Scholz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2024.184399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Trong Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Passos Gibson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mammeri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Taib-Maamar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gounou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02456394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N.D. Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106668" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Muraoka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Shima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kajitani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Hoshino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaha Yassine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Tranchant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufourc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3GBXCQ1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion D&#233;cossas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kowal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Frey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Stahlberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700450" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Prakash" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Iturmendi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZ3QH20-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00609d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Furlan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Saad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.07.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PCFR8PX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.106" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VGR61H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.2.5051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Henry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.08.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L. Furlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castets" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buchoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.07.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST6RDVQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503908z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Gravel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.02.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uzureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Uzureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecordier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tebabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12516" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guichard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnafous" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-232843" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Temsamani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.02.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J Dufourc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Toup&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920312804142138" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Buchoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Toupe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Jean-Francois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manigand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303964m" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnarez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brasselet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Degert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broussaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300222v" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adarsh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathi Dastidar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg300279z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.3468" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1050817" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fabre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1270848" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5BLT46H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loudet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;lard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Dufourc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2010.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW2VDMTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_18" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295017v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hocquellet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Odaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabanne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Dieryck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2009.10.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCLQ06J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564158v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aussenac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.02.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Gardestr&#246;m" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gr&#246;bner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-134114" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124177v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wallgren" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Vestin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.12.2173" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier-Lhomme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Byrne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Hobday" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gschmeissner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Woscholski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004255" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124183v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Tamoto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Satoh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8043297" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124172v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.12.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564157v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grelard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124169v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elezgaray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#233;ine Metz-Boutigue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.12.2911" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124097v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-135574" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124206v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06222.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124205v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Andr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tarascou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lartigue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015904" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGKFT1BP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124200v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.108.136655" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800448h" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZWQVW16W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353075v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lai-Ke Him" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12154-008-0010-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Park" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Opella" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.04.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170410v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemtemourian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622229v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Manet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.097758" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170663v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarascou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducasse M.A." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufourc E.J." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moskau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier-Lhomme" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Byrne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.06.004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odaert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0169-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVFHGMX2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564160v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Sani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#246;bner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.803" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5381XQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564162v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Beck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-7809com" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124270v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavielle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schmitter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.735" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V918CM7C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafsh&#233; Larijani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5045-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A55E36E9FF10169CD4FFEA2ED2B863DC7440AB56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124284v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Barathieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600668" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51MX5M12-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124215v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Carvalho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Mateus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061835h" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BS7CD5L4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124231v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060207w" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BRXLDQL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124274v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.686" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D71251C84C1D497EF4410D3F07289ABCB45CD06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124296v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1867" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Fedorova" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Andryukhina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Fedorov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Panfilov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Alfimov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513856f" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F772ADC7BF241AFB513F79DD4694F9A5167FD246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564163v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Achard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPSJBW4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183102v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Parish" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawanee Chitrakorn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian F.C. Smith" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00320a025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TCVJDWL4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206366200" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02475419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Marsan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(99)77202-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696454v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrarini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238038v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(97)00190-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMZLNJ5P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238036v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Bonakdar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00201-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238033v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tranchant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(96)79696-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082588v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faucon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Bonmatin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufourcq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufourc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(94)00298-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248126v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fredon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994256" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0261034D119DBE2DB5988FFDC84BBC47ABAFF039/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082605v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufourcq" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Maillet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thiaudiere" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308045632" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710548v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710001v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705826v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082623v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufourcq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(89)90141-7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6N5MQ5D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183080v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold C. Jarrell" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perly Bruno" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.2580210102" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BST4D6DX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183062v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kelusky" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufourc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.P. Smith" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(83)90306-1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4WBDCD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179712v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Jarrell" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-3084(83)90019-1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMJGXLXW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859914v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertanu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372663v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carvalho" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372865v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371984v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bucchoux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774605v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781697v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123944v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974750" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139310v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>