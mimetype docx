--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -1599,51 +1599,51 @@
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Lappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhab455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2710,295 +2710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic Adaptation Boosts Ongoing Gamma Activity in a Subsequent Visuoattentional Task</w:t>
+                <w:t xml:space="preserve">Somatosensory Cortex Efficiently Processes Touch Located Beyond the Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Nicolas</w:t>
+                <w:t xml:space="preserve">Luke E Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bompas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sillan</w:t>
+                <w:t xml:space="preserve">Valeria Ravenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Bahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhy241⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (24), pp.4276 - 4283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868544v1</w:t>
+                <w:t xml:space="preserve">hal-02427059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory Cortex Efficiently Processes Touch Located Beyond the Body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saccadic Adaptation Boosts Ongoing Gamma Activity in a Subsequent Visuoattentional Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bompas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke E Miller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabio</w:t>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Ravenda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salam Bahmad</w:t>
+                <w:t xml:space="preserve">Olivier Sillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (24), pp.4276 - 4283. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.3606-3617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.10.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhy241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427059v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing with tools extends somatosensory processing beyond the body</w:t>
               </w:r>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Azaroual-Sentucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Macchione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke E Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Koun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-025-07148-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Batikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00154.2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naffrechoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Volland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06922-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36443-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01820" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06456-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Masselink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lappe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab455" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mikula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blohm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79476-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patan&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01942-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelgouarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Banakou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Verdelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.510787" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bompas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ravenda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.10.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957431v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montroni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0460-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Azaroual-Sentucq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Macchione" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Belle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Koun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-025-07148-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Batikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00154.2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naffrechoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Volland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06922-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36443-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01820" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06456-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Masselink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lappe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab455" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mikula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blohm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79476-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patan&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01942-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelgouarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Banakou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Verdelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.510787" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ravenda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.10.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bompas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957431v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montroni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0460-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Azaroual-Sentucq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Macchione" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Belle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>