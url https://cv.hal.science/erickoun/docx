--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -984,291 +984,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Oscillations Are Involved in Localizing Touch on Handheld Tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Salemme</w:t>
+                <w:t xml:space="preserve">Body schema plasticity is altered in Developmental Coordination Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Finos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01820⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.108136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.108136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957307v1</w:t>
+                <w:t xml:space="preserve">hal-03517023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body schema plasticity is altered in Developmental Coordination Disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+                <w:t xml:space="preserve">Alpha Oscillations Are Involved in Localizing Touch on Handheld Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Miller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 166, pp.108136. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.675-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.108136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517023v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up right, not right up: primacy of verticality in both language and movement</w:t>
               </w:r>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online proprioception feeds plasticity of arm representation following tool-use in healthy aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Bahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatosensory Cortex Efficiently Processes Touch Located Beyond the Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke E Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Ravenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing with tools extends somatosensory processing beyond the body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Montroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Koun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-025-07148-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Batikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00154.2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naffrechoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Volland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06922-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36443-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01820" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06456-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Masselink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lappe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab455" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mikula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blohm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79476-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patan&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01942-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelgouarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Banakou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Verdelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.510787" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ravenda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.10.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bompas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957431v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montroni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0460-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Azaroual-Sentucq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Macchione" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Belle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Koun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-025-07148-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Batikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00154.2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naffrechoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Volland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06922-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231171980" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36443-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01820" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06456-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Masselink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lappe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab455" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mikula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blohm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108377" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79476-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patan&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01942-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelgouarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Banakou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Verdelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.510787" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ravenda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.10.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bompas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957431v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montroni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0460-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Azaroual-Sentucq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Macchione" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03749325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Belle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>